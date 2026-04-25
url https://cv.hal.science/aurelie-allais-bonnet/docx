--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -770,1992 +770,2126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uterine defects and estradiol-dependent development of oviductal diverticula in mice lacking the SMAD4 C-terminal Mad homology 2 domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice G. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (8), pp.e23073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202300737R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164832v1</w:t>
+                <w:t xml:space="preserve">hal-04165713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of cattle sperm sncRNAs during maturation, from testis to ejaculated sperm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Aurélie Hintermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-021-00397-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233594v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive overview of bull sperm-borne small non-coding RNAs and their diversity across breeds</w:t>
+                <w:t xml:space="preserve">Dynamics of cattle sperm sncRNAs during maturation, from testis to ejaculated sperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-020-00340-0⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14, pp.2-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-021-00397-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176141v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive overview of bull sperm-borne small non-coding RNAs and their diversity across breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Gobe</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-020-00340-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622530v1</w:t>
+                <w:t xml:space="preserve">hal-03176141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An initiator codon mutation in SDE2 causes recessive embryonic lethality in Holstein cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+                <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Barbat</w:t>
+                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Bizard</w:t>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (7), pp.6220-6231. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-14119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623515v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t>
+                <w:t xml:space="preserve">An initiator codon mutation in SDE2 causes recessive embryonic lethality in Holstein cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Otz</w:t>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pausch</w:t>
+                <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jagannathan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Michot</w:t>
+                <w:t xml:space="preserve">Méline Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (7), pp.6220-6231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-14119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608270v1</w:t>
+                <w:t xml:space="preserve">hal-02623515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reverse genetic approach identifies an ancestral frameshift mutation in RP1 causing recessive progressive retinal degeneration in European cattle breeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Otz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jagannathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Dagios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-016-0232-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479315v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific role for &amp;lt;em&amp;gt;PRND&amp;lt;/em&amp;gt; in goat fetal Leydig cells is suggested by prion family gene expression during gonad development in goats and mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan J. Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Elzaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.4-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2211-5463.12002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing identifies a homozygous deletion encompassing exons 17 to 23 of the [i]integrin beta 4[/i] gene in a Charolais calf with junctional epidermolysis bullosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A reverse genetic approach identifies an ancestral frameshift mutation in RP1 causing recessive progressive retinal degeneration in European cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Braque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Sabine Chahory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Saintilan</w:t>
+                <w:t xml:space="preserve">Andrew Marete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dagios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 47 (1), pp.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-015-0110-z⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0232-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194111v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+                <w:t xml:space="preserve">Whole-genome sequencing identifies a homozygous deletion encompassing exons 17 to 23 of the [i]integrin beta 4[/i] gene in a Charolais calf with junctional epidermolysis bullosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+                <w:t xml:space="preserve">Oscar Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0110-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638689v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194038v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the prion protein family in the gonads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva El Zaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00056⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02632043v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t>
+                <w:t xml:space="preserve">Role of the prion protein family in the gonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01000794v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pinton</w:t>
+                <w:t xml:space="preserve">Ivica I. Medugorac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
+                <w:t xml:space="preserve">Stefan S. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+                <w:t xml:space="preserve">Anis Djari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t>
+              <w:t xml:space="preserve">, 2013, 8, online (5), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019835v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A 3.7 Mb deletion encompassing ZEB2 causes a novel polled and multisystemic syndrome in the progeny of a somatic mosaic bull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Balanced effect of PACAP and FasL on granule cell death during cerebellar development: a morphological, functional and behavioural characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 113 (2), pp.329-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2009.06555.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00819614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2765,2029 +2899,2029 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebukhan Derya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiphase 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bull sperm sncRNAs: A new source for potential fertility biomarkers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Bull Fertility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+                <w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791776v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t>
+              <w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608764v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small non coding RNA from Frozen bull sperm cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome sequencing identifies a homozygous deletion encompassing exons 17 to 22 of the integrin beta 4 gene in a Charolais calf with junctional epidermolysis bullosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Elzaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Testis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Dmxl2 invalidation on murine ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Elzaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Elzaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikrame Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4797,1168 +4931,1318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AETE 39th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérault Eloïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation dynamics during spermatogenesis in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Livera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Reproductive Gordon Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lucca, Italy. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , pp.222, 2017, ISAG 2017 36th International Society for Animal Genetics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invalidation of &amp;lt;em&amp;gt;Dmxl2&amp;lt;/em&amp;gt; in female germ cells and fertility trouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 to Determine the Number and Topology of Horns in Bovidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hintermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6105,51 +6389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00397-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bizard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marete" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0232-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fantini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0110-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06555.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braques" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741048v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice G. Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kervarrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300737R" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00397-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bizard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marete" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0232-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fantini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0110-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06555.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>