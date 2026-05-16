--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific role for &amp;lt;em&amp;gt;PRND&amp;lt;/em&amp;gt; in goat fetal Leydig cells is suggested by prion family gene expression during gonad development in goats and mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">A reverse genetic approach identifies an ancestral frameshift mutation in RP1 causing recessive progressive retinal degeneration in European cattle breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan J. Castille</w:t>
+                <w:t xml:space="preserve">Sabine Chahory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+                <w:t xml:space="preserve">Andrew Marete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Passet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maeva Elzaiat</w:t>
+                <w:t xml:space="preserve">Dimitri Dagios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.12002⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0232-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636701v1</w:t>
+                <w:t xml:space="preserve">hal-01479315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reverse genetic approach identifies an ancestral frameshift mutation in RP1 causing recessive progressive retinal degeneration in European cattle breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Michot</w:t>
+                <w:t xml:space="preserve">A specific role for &amp;lt;em&amp;gt;PRND&amp;lt;/em&amp;gt; in goat fetal Leydig cells is suggested by prion family gene expression during gonad development in goats and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan J. Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chahory</w:t>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Marete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Dagios</w:t>
+                <w:t xml:space="preserve">Maeva Elzaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (1), pp.56. </w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.4-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-016-0232-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.12002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479315v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome sequencing identifies a homozygous deletion encompassing exons 17 to 23 of the [i]integrin beta 4[/i] gene in a Charolais calf with junctional epidermolysis bullosa</w:t>
               </w:r>
@@ -2110,390 +2110,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the prion protein family in the gonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638689v1</w:t>
+                <w:t xml:space="preserve">hal-02632043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva El Zaiat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194038v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the prion protein family in the gonads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva El Zaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02632043v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t>
               </w:r>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4038,103 +4038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Elzaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t>
@@ -4163,90 +4163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4288,77 +4288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4413,51 +4413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Dmxl2 invalidation on murine ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
@@ -4538,103 +4538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Elzaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t>
@@ -4657,277 +4657,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t>
+              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019618v1</w:t>
+                <w:t xml:space="preserve">hal-01193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Elzaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ikrame Naciri</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
+              <w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193796v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5195,51 +5195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérault Eloïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
@@ -6389,51 +6389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice G. Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kervarrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300737R" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00397-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bizard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marete" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0232-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fantini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0110-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06555.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice G. Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kervarrec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300737R" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00397-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bizard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marete" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dagios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0232-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Castille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fantini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0110-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00056" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06555.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>