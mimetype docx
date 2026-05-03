--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -203,213 +203,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pollution du sol : confidentielle ou publique ? Cartographier l’invisible, l’exemple des calanques industrielles de Marseille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilités à l’érosion littorale : cartographie de quatre cas antillais et métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace rural et projet spatial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, varia (136), pp. 97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.9043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016093v1</w:t>
+                <w:t xml:space="preserve">hal-04353362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités à l’érosion littorale : cartographie de quatre cas antillais et métropolitains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pollution du sol : confidentielle ou publique ? Cartographier l’invisible, l’exemple des calanques industrielles de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espace rural et projet spatial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353362v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du risque sanitaire de sols pollués méditerranéens : choix de variables et spatialisation</w:t>
               </w:r>
@@ -577,77 +577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of legal vulnerability on environmental inequalities. A case study of coastal populations in Guadeloupe (French Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cé Cilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -694,64 +694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité économique et sociale, facteur d’invisibilité des risques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1063,51 +1063,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution du sol : confidentielle ou publique ? Cartographier l'invisible, l'exemple des calanques industrielles de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1162,51 +1162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Alte Valli Alpine e il rischio di ritorno all'isolamento. Un'analisi basata sulle testimonianze degli attori dell'animazione sociale e culturale del Guillestrois-Queyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,51 +2788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016093v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233; Cilia Claeys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aslett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Conilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Frayez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pirlone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faure-Vassal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chognacki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chiappero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirel Colon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sadowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verept" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cognard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233; Cilia Claeys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aslett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Conilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Frayez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pirlone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faure-Vassal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chognacki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chiappero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirel Colon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sadowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verept" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cognard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>