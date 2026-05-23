--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -203,213 +203,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités à l’érosion littorale : cartographie de quatre cas antillais et métropolitains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pollution du sol : confidentielle ou publique ? Cartographier l’invisible, l’exemple des calanques industrielles de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espace rural et projet spatial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353362v1</w:t>
+                <w:t xml:space="preserve">hal-05016093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pollution du sol : confidentielle ou publique ? Cartographier l’invisible, l’exemple des calanques industrielles de Marseille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnérabilités à l’érosion littorale : cartographie de quatre cas antillais et métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace rural et projet spatial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, varia (136), pp. 97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.9043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016093v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du risque sanitaire de sols pollués méditerranéens : choix de variables et spatialisation</w:t>
               </w:r>
@@ -577,77 +577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of legal vulnerability on environmental inequalities. A case study of coastal populations in Guadeloupe (French Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cé Cilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -694,64 +694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité économique et sociale, facteur d’invisibilité des risques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -861,191 +861,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01669257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des temporalités dans le domaine des risques</w:t>
+                <w:t xml:space="preserve">Approche cartographique et géovisualisation pour la représentation de l'incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 202, pp.12</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21/2, pp.205-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00667149v1</w:t>
+                <w:t xml:space="preserve">halshs-00667166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cartographique et géovisualisation pour la représentation de l'incertitude</w:t>
+                <w:t xml:space="preserve">Cartographie des temporalités dans le domaine des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21/2, pp.205-224</w:t>
+              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 202, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00667166v1</w:t>
+                <w:t xml:space="preserve">halshs-00667149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1063,51 +1063,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution du sol : confidentielle ou publique ? Cartographier l'invisible, l'exemple des calanques industrielles de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1162,51 +1162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Alte Valli Alpine e il rischio di ritorno all'isolamento. Un'analisi basata sulle testimonianze degli attori dell'animazione sociale e culturale del Guillestrois-Queyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,51 +2788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233; Cilia Claeys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aslett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Conilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Frayez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pirlone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faure-Vassal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chognacki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chiappero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirel Colon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sadowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verept" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cognard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016093v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233; Cilia Claeys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aslett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Conilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Frayez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pirlone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01738598v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faure-Vassal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chognacki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chiappero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirel Colon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sadowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verept" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cognard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>