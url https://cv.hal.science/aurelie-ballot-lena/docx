--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -886,165 +886,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrence déloyale et diffamation (1ère civ. 14 avril 2016, pourvoi n°15-18.494), Chronique de droit de la concurrence déloyale</w:t>
+                <w:t xml:space="preserve">Sanction encourue. Dommages et intérêts (Com. 8 novembre 2016, n°15-18.150 et 8 novembre 2016, n°15-15.072), Chronique de droit de la concurrence déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797745v1</w:t>
+                <w:t xml:space="preserve">hal-01797743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanction encourue. Dommages et intérêts (Com. 8 novembre 2016, n°15-18.150 et 8 novembre 2016, n°15-15.072), Chronique de droit de la concurrence déloyale</w:t>
+                <w:t xml:space="preserve">Concurrence déloyale et diffamation (1ère civ. 14 avril 2016, pourvoi n°15-18.494), Chronique de droit de la concurrence déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797743v1</w:t>
+                <w:t xml:space="preserve">hal-01797745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les conditions d'existence d'un débauchage fautif (Com. 3 mai 2016, n°14-28.044 et n°14-28.155; Com. 20 septembre 2016, n°15-12.521 et Com. 11 janvier 2017, n°15-20.808), Chronique de droit de la concurrence déloyale</w:t>
               </w:r>
@@ -4422,51 +4422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ballot-L&#233;na" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244150v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Decocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure-H&#233;l&#232;ne Des Ylouses" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.088.0096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01380531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claudel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thullier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Train" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450032v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin Mittwoch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01392064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Deckert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibierge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hervas-Hermida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bizet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ballot-L&#233;na" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244150v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Decocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure-H&#233;l&#232;ne Des Ylouses" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.088.0096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01380531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claudel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thullier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Train" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450032v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin Mittwoch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01392064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Deckert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibierge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hervas-Hermida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bizet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>