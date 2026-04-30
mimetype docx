--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -307,230 +307,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parasitisme selon la Cour de cassation</w:t>
+                <w:t xml:space="preserve">[Concurrence] Droit de la concurrence : actions de follow-on - pratiques restrictives - concurrence déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure-Hélène Des Ylouses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ferla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 50, pp.1366</w:t>
+              <w:t xml:space="preserve">, 2024, 10 [Affaires|Concurrence 1065], pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845557v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">[Concurrence] Droit de la concurrence : actions de follow-on - pratiques restrictives - concurrence déloyale</w:t>
+                <w:t xml:space="preserve">hal-04724335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parasitisme selon la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Decocq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 [Affaires|Concurrence 1065], pp.33-46</w:t>
+              <w:t xml:space="preserve">, 2024, 50, pp.1366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724335v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge judiciaire et le secret des affaires</w:t>
               </w:r>
@@ -886,96 +886,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanction encourue. Dommages et intérêts (Com. 8 novembre 2016, n°15-18.150 et 8 novembre 2016, n°15-15.072), Chronique de droit de la concurrence déloyale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+                <w:t xml:space="preserve">Sur les conditions d'existence du parasitisme (Com. 16 février 2016, n°13-28.448; Com. 5 juillet 2016, n°14-10.108; Com. 5 juillet 2016, n°14-17.783; Com. 20 septembre 2016, n°14-25.131, publié et Com. 18 octobre 2016, n°14-23.584) Chronique de droit de la concurrence déloyale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797743v1</w:t>
+                <w:t xml:space="preserve">hal-01797744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrence déloyale et diffamation (1ère civ. 14 avril 2016, pourvoi n°15-18.494), Chronique de droit de la concurrence déloyale</w:t>
               </w:r>
@@ -1024,202 +1037,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les conditions d'existence d'un débauchage fautif (Com. 3 mai 2016, n°14-28.044 et n°14-28.155; Com. 20 septembre 2016, n°15-12.521 et Com. 11 janvier 2017, n°15-20.808), Chronique de droit de la concurrence déloyale</w:t>
+                <w:t xml:space="preserve">Sanction encourue. Dommages et intérêts (Com. 8 novembre 2016, n°15-18.150 et 8 novembre 2016, n°15-15.072), Chronique de droit de la concurrence déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797674v1</w:t>
+                <w:t xml:space="preserve">hal-01797743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrence déloyale et pratiques restrictives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Decocq</w:t>
+                <w:t xml:space="preserve">Sur les conditions d'existence d'un débauchage fautif (Com. 3 mai 2016, n°14-28.044 et n°14-28.155; Com. 20 septembre 2016, n°15-12.521 et Com. 11 janvier 2017, n°15-20.808), Chronique de droit de la concurrence déloyale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450014v1</w:t>
+                <w:t xml:space="preserve">hal-01797674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les conditions d'existence du parasitisme (Com. 16 février 2016, n°13-28.448; Com. 5 juillet 2016, n°14-10.108; Com. 5 juillet 2016, n°14-17.783; Com. 20 septembre 2016, n°14-25.131, publié et Com. 18 octobre 2016, n°14-23.584) Chronique de droit de la concurrence déloyale</w:t>
+                <w:t xml:space="preserve">Concurrence déloyale et pratiques restrictives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Decocq</w:t>
@@ -1233,189 +1233,189 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797744v1</w:t>
+                <w:t xml:space="preserve">hal-04450014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trahison en droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La trahison</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrence déloyale et droit des sociétés (Cass. com., 3 mars 2015, n° 13-25.237 - Cass. com., 10 mars 2015 - Cass. com., 17 mars 2015 - Cass. com., 16 févr. 2016 - Cass. com., 30 mars 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chronique de droit de la concurrence déloyale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457601v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01457603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrence déloyale et manquement disciplinaire (note sous Cass. com., 7 juill. 2015 et Cass. 2e civ., 5 mars 2015)</w:t>
               </w:r>
@@ -1602,1127 +1602,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dénigrement, liberté d'expression et risque de confusion (Cass. com., 24 sept. 2013 - Cass. com., 27 nov. 2013)</w:t>
+                <w:t xml:space="preserve">L'indépendance proclamée de l'action en responsabilité pour insuffisance d'actif (note sous Cass. com. 8 avril 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chronique du Cedcace « Droit civil des entreprises »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désorganisation du marché : concurrence déloyale et réglementation professionnelle (Cass. com., 12 févr. 2013 - Cass. com., 12 mars 2013 - Cass. com., 10 sept. 2013 - Cass. com., 11 mars 2014 et Cass. com., 24 juin 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chronique de droit de la concurrence déloyale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les spécificités du parasitisme (Cass. com., 4 févr. 2014 - Cass. com., 25 mars 2014 - Cass. com., 20 mai 2014)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référencement sur Internet et concurrence déloyale (Cass. com., 29 janv. 2013 - Cass. com., 14 mai 2013 - Cass. com., 20 mai 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chronique de droit de la concurrence déloyale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Référencement sur Internet et concurrence déloyale (Cass. com., 29 janv. 2013 - Cass. com., 14 mai 2013 - Cass. com., 20 mai 2014)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénigrement, liberté d'expression et risque de confusion (Cass. com., 24 sept. 2013 - Cass. com., 27 nov. 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chronique de droit de la concurrence déloyale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités du parasitisme (Cass. com., 4 févr. 2014 - Cass. com., 25 mars 2014 - Cass. com., 20 mai 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chronique de droit de la concurrence déloyale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'indépendance du débiteur principal d'une obligation de non-concurrence : variations sur le fondement du refus de contrepartie financière (note sous Cass. 1re civ., 2 octobre 2013 et Com., 8 octobre 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Chronique du Cedcace « Droit civil des entreprises »</w:t>
+              <w:t xml:space="preserve">, 2014, 134, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Désorganisation du marché : concurrence déloyale et réglementation professionnelle (Cass. com., 12 févr. 2013 - Cass. com., 12 mars 2013 - Cass. com., 10 sept. 2013 - Cass. com., 11 mars 2014 et Cass. com., 24 juin 2014)</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du fondement de la contrepartie financière dans les obligations de non-concurrence (note sous Cass. 1ère civ. 2 octobre 2013 et Cass. com. 8 octobre 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chronique du Cedcace « Droit civil des entreprises »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action récursoire de la société contre son ancien dirigeant : détermination du point de départ de la prescription (note sous Cass. com. 6 mai 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Chronique de droit de la concurrence déloyale</w:t>
+              <w:t xml:space="preserve">, 2014, 1360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rupture de relations commerciales établies et les sources de la responsabilité civile (note sous Cass. com. 3 avril 2012 et Cass. com. 3 mai 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 134, pp.7</w:t>
+              <w:t xml:space="preserve">, 2013, Chronique du Cedcace « Droit civil des entreprises »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Raimond</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence déloyale et pratiques restrictives. Chronique de jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.1616-1618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance de la notion de liquidateur de fait en droit des sociétés et soumission au droit commun de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.1616-1619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usufruitier de droits sociaux : un statut sui generis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie de l'action du ministre chargé de l'économie en matière de pratiques restrictives de concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.33-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les multiples points de départ de la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Chronique du Cedcace « Droit civil des entreprises »</w:t>
+              <w:t xml:space="preserve">, 2007, pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...434 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit civil de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Thullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.1688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02210194v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04450008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2734,165 +2734,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tiers et le conflit : Le tiers perturbateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tiers dans le code civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martial Nicolas; Marion Talbot, Nov 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Concurrence déloyale et le parasitisme, un contentieux à la croisée des branches du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ballot-Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conférences d'actualité du Lab-Lex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Sophie Puget-Lucas, Nov 2024, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845583v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04845576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement des actes de concurrence déloyale</w:t>
               </w:r>
@@ -4422,51 +4422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ballot-L&#233;na" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244150v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Decocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure-H&#233;l&#232;ne Des Ylouses" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.088.0096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01380531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claudel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thullier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Train" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450032v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin Mittwoch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01392064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Deckert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibierge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hervas-Hermida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bizet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ballot-L&#233;na" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244150v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Decocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure-H&#233;l&#232;ne Des Ylouses" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845557v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.8110" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.088.0096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01463288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01380531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claudel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thullier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Train" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450032v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01457613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin Mittwoch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01392064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Deckert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibierge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hervas-Hermida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bizet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>