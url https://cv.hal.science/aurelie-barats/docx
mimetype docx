--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -368,2438 +368,2450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxic and post-oxic chemical changes related to eogenesis and mesogenesis in a Miocene paleolake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing source and mobility of arsenic and trace elements in a hydrosystem impacted by past mining activities (Morelos state, Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Renac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Barats</w:t>
+                <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Mexias</w:t>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Barrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martina Rozmaric</w:t>
+                <w:t xml:space="preserve">Humberto Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10933-020-00131-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.135565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637932v1</w:t>
+                <w:t xml:space="preserve">hal-02409031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing source and mobility of arsenic and trace elements in a hydrosystem impacted by past mining activities (Morelos state, Mexico)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxic and post-oxic chemical changes related to eogenesis and mesogenesis in a Miocene paleolake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Orani</w:t>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+                <w:t xml:space="preserve">Jérôme Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto Saint Martin</w:t>
+                <w:t xml:space="preserve">Martina Rozmaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.135565. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.193-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S10933-020-00131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409031v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance and origin of fluids associated to smectite and chlorite/smectite alteration in Seival Mine Cu–Mineralization – Camaquã Basin – Brazil (Part II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral assemblages and temperature associated with Cu enrichment in the Seival area (Neoproterozoic Camaquã Basin of Southern Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fontana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 196, pp.20 - 32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 201, pp.56-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918988v1</w:t>
+                <w:t xml:space="preserve">hal-02193098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral assemblages and temperature associated with Cu enrichment in the Seival area (Neoproterozoic Camaquã Basin of Southern Brazil)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Lopes</w:t>
+                <w:t xml:space="preserve">Mass balance and origin of fluids associated to smectite and chlorite/smectite alteration in Seival Mine Cu–Mineralization – Camaquã Basin – Brazil (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Fontana</w:t>
+                <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 201, pp.56-70. </w:t>
+              <w:t xml:space="preserve">, 2019, 196, pp.20 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193098v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P–T–X conditions on the genesis of orogenic Au (As, Bi, Ag) deposit in metasedimentary rocks of the Buracão Area, Araí Group, Brasília Fold Belt, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L.C. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Bongiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.163-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine sponges as a powerful tool for trace elements biomonitoring studies in coastal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Vassileva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.633-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the bioaccumulation and biotransformation of arsenic by some northeastern Atlantic and northwestern Mediterranean sponges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Zitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 201, pp.826-839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal alteration of volcanic rocks in Seival Mine Cu–mineralization – Camaquã Basin – Brazil (part I): Chloritization process and geochemical dispersion in alteration halos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo W. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 177, pp.45 - 60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of compressive tectonics on gas charging into the Ordovician sandstone reservoirs in the Sbaa Basin, Algeria: constrained by fluid inclusions and mineralogical data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naturally dissolved arsenic concentrations in the Alpine/Mediterranean Var River watershed (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gerbe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
+                <w:t xml:space="preserve">Gilbert Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Potot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Philippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfl.12049⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 473, pp.422-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553599v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally dissolved arsenic concentrations in the Alpine/Mediterranean Var River watershed (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of compressive tectonics on gas charging into the Ordovician sandstone reservoirs in the Sbaa Basin, Algeria: constrained by fluid inclusions and mineralogical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia E.B. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Travi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.007⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.106-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfl.12049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01314519v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater and river baseline quality using major, trace elements, organic carbon and Sr-Pb-O isotopes in a Mediterranean catchment: The case of the Lower Var Valley (south-eastern France),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Potot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schärer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 472-473, pp.126-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring molybdenum enrichment in scallop shells: a potential tracer of diatom productivity in temperate coastal environments (Brittany, NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (1), pp.233-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency Barium profiles in shells of the Great Scallop Pecten maximus: a methodical long-term and multi-site survey in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (2), pp.157-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-6-157-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barium and molybdenum records in bivalve shells: Geochemical proxies for phytoplankton dynamics in coastal environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thébault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (3), pp.1002-1014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2009.54.3.1002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency archives of manganese inputs to coastal waters (Bay of Seine, France) resolved by the LA-ICP-MS analysis of calcific growth layers along scallop shells (Pecten maximus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (1), pp.86-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es0701210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix-matched quantitative analysis of trace-elements in calcium carbonate shells by laser-ablation ICP-MS: application to the determination of daily scale profiles in scallop shell (Pecten maximus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 387, pp.1131-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-006-0954-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an on-line UV decomposition system for direct coupling of liquid chromatography to atomic-fluorescence spectrometry for selenium speciation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 383 (4), pp.562-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-005-0056-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and vanadium contamination of benthic invertebrates following the &amp;quot;Erika&amp;quot; wreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (3), pp.273 - 280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr:2004032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2809,154 +2821,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural arsenic behaviour in the Alpine/Mediterranean Var River watershed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Potot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Philippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEGH 2013 29th International Conference on environmental Geochemistry and Health - Contaminationand and Health Spatial and Temporal Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2966,163 +2978,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic Research and Global Sustainability; Proceedings of the 6th International Congress on Arsenic in the Environment, AS 2016; Stockholm; Sweden; 19-23 June 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Goudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and mobility of arsenic in a mexican hydrosystem impacted by past mining activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.191-192, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315364131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3132,114 +3144,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro analyse quantitative des éléments traces dans la calcite de la coquille Saint Jacques (Pecten maximus) par Ablation Laser ICP-MS: une archive journalière de la biogéochimie des environnements côtiers tempérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Pau et des Pays de l'Adour, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00125075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3386,51 +3398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Winck Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sampaio Mexias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Elisa Boscato Gomes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fontana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9095.v25-228297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barats" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Garrido- Hoyos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garcia. Mendoza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rozmaric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10933-020-00131-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Orani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Saint Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135565" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro V.S. Nardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.03.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.C. Pires" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bongiolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neumann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.12.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Zitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morrow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S. Mexias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Renac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo W. Lopes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.02.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia E.B. Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Philippini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F81Q56TS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ7WPX7M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-157-2009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449364v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.1002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0701210" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZ49B2GQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubascoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0954-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-115TPVTQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0056-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M8XV19F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiffoleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Orani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goudour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364131" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Winck Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sampaio Mexias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Elisa Boscato Gomes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fontana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9095.v25-228297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barats" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Garrido- Hoyos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garcia. Mendoza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Orani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Saint Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rozmaric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10933-020-00131-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro V.S. Nardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.03.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P5CSWMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.C. Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bongiolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barats" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.12.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Zitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morrow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S. Mexias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Renac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo W. Lopes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Philippini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F81Q56TS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia E.B. Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ7WPX7M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-157-2009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.1002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0701210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZ49B2GQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubascoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0954-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-115TPVTQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0056-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M8XV19F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiffoleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Orani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goudour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>