--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -368,618 +368,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing source and mobility of arsenic and trace elements in a hydrosystem impacted by past mining activities (Morelos state, Mexico)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxic and post-oxic chemical changes related to eogenesis and mesogenesis in a Miocene paleolake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto Saint Martin</w:t>
+                <w:t xml:space="preserve">Jérôme Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Rozmaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.193-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10933-020-00131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409031v1</w:t>
+                <w:t xml:space="preserve">hal-02637932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxic and post-oxic chemical changes related to eogenesis and mesogenesis in a Miocene paleolake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing source and mobility of arsenic and trace elements in a hydrosystem impacted by past mining activities (Morelos state, Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Mexias</w:t>
+                <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Barrière</w:t>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Rozmaric</w:t>
+                <w:t xml:space="preserve">Humberto Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64, pp.193-210. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.135565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10933-020-00131-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637932v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral assemblages and temperature associated with Cu enrichment in the Seival area (Neoproterozoic Camaquã Basin of Southern Brazil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass balance and origin of fluids associated to smectite and chlorite/smectite alteration in Seival Mine Cu–Mineralization – Camaquã Basin – Brazil (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Lopes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Fontana</w:t>
+                <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 201, pp.56-70. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 196, pp.20 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.03.010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193098v1</w:t>
+                <w:t xml:space="preserve">hal-01918988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance and origin of fluids associated to smectite and chlorite/smectite alteration in Seival Mine Cu–Mineralization – Camaquã Basin – Brazil (Part II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral assemblages and temperature associated with Cu enrichment in the Seival area (Neoproterozoic Camaquã Basin of Southern Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fontana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 196, pp.20 - 32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 201, pp.56-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918988v1</w:t>
+                <w:t xml:space="preserve">hal-02193098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P–T–X conditions on the genesis of orogenic Au (As, Bi, Ag) deposit in metasedimentary rocks of the Buracão Area, Araí Group, Brasília Fold Belt, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L.C. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Bongiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1013,1805 +1013,1817 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.163-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine sponges as a powerful tool for trace elements biomonitoring studies in coastal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Vassileva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.633-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the bioaccumulation and biotransformation of arsenic by some northeastern Atlantic and northwestern Mediterranean sponges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Zitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier P Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 201, pp.826-839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal alteration of volcanic rocks in Seival Mine Cu–mineralization – Camaquã Basin – Brazil (part I): Chloritization process and geochemical dispersion in alteration halos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo W. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 177, pp.45 - 60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturally dissolved arsenic concentrations in the Alpine/Mediterranean Var River watershed (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Potot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Philippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 473, pp.422-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of compressive tectonics on gas charging into the Ordovician sandstone reservoirs in the Sbaa Basin, Algeria: constrained by fluid inclusions and mineralogical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia E.B. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.106-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gfl.12049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater and river baseline quality using major, trace elements, organic carbon and Sr-Pb-O isotopes in a Mediterranean catchment: The case of the Lower Var Valley (south-eastern France),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Potot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schärer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 472-473, pp.126-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring molybdenum enrichment in scallop shells: a potential tracer of diatom productivity in temperate coastal environments (Brittany, NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (1), pp.233-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency Barium profiles in shells of the Great Scallop Pecten maximus: a methodical long-term and multi-site survey in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (2), pp.157-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-6-157-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barium and molybdenum records in bivalve shells: Geochemical proxies for phytoplankton dynamics in coastal environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thébault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (3), pp.1002-1014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2009.54.3.1002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency archives of manganese inputs to coastal waters (Bay of Seine, France) resolved by the LA-ICP-MS analysis of calcific growth layers along scallop shells (Pecten maximus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (1), pp.86-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es0701210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix-matched quantitative analysis of trace-elements in calcium carbonate shells by laser-ablation ICP-MS: application to the determination of daily scale profiles in scallop shell (Pecten maximus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 387, pp.1131-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-006-0954-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an on-line UV decomposition system for direct coupling of liquid chromatography to atomic-fluorescence spectrometry for selenium speciation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 383 (4), pp.562-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-005-0056-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and vanadium contamination of benthic invertebrates following the &amp;quot;Erika&amp;quot; wreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (3), pp.273 - 280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr:2004032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2821,154 +2833,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural arsenic behaviour in the Alpine/Mediterranean Var River watershed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Potot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Philippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEGH 2013 29th International Conference on environmental Geochemistry and Health - Contaminationand and Health Spatial and Temporal Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2978,163 +2990,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic Research and Global Sustainability; Proceedings of the 6th International Congress on Arsenic in the Environment, AS 2016; Stockholm; Sweden; 19-23 June 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Goudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and mobility of arsenic in a mexican hydrosystem impacted by past mining activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.191-192, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315364131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3144,114 +3156,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro analyse quantitative des éléments traces dans la calcite de la coquille Saint Jacques (Pecten maximus) par Ablation Laser ICP-MS: une archive journalière de la biogéochimie des environnements côtiers tempérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Pau et des Pays de l'Adour, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00125075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3398,51 +3410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Winck Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sampaio Mexias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Elisa Boscato Gomes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fontana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9095.v25-228297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barats" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Garrido- Hoyos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garcia. Mendoza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Orani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Saint Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rozmaric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10933-020-00131-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro V.S. Nardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.03.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P5CSWMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.C. Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bongiolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barats" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.12.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Zitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morrow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S. Mexias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Renac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo W. Lopes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Philippini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F81Q56TS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia E.B. Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ7WPX7M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-157-2009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.1002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0701210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZ49B2GQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubascoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0954-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-115TPVTQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0056-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M8XV19F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiffoleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Orani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goudour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Winck Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sampaio Mexias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Elisa Boscato Gomes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fontana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9095.v25-228297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barats" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Garrido- Hoyos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garcia. Mendoza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rozmaric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10933-020-00131-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Orani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Saint Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135565" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P5CSWMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro V.S. Nardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.03.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.C. Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bongiolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barats" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.12.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V02K8KZQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Zitte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morrow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S. Mexias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Renac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo W. Lopes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.02.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314519v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Philippini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F81Q56TS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia E.B. Gomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ7WPX7M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-157-2009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.1002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0701210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZ49B2GQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubascoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0954-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-115TPVTQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0056-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M8XV19F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiffoleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Orani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goudour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364131" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125075v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>