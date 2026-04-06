--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -295,271 +295,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation des connaissances disponibles à l’OFB sur l’estimation de la taille des populations de sanglier en France métropolitaine, et des connaissances sur la biologie de l’espèce en lien avec le risque PPA (1er partie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restitution des avancées du projet Eu-CWD (Chronic Wasting Desease)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baubet</w:t>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éveline Nivois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+                <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2024, 50p</w:t>
+              <w:t xml:space="preserve">Réseau Ongulés sauvages ONF-FNC-FDC. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901765v1</w:t>
+                <w:t xml:space="preserve">hal-05288507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution des avancées du projet Eu-CWD (Chronic Wasting Desease)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mobilisation des connaissances disponibles à l’OFB sur l’estimation de la taille des populations de sanglier en France métropolitaine, et des connaissances sur la biologie de l’espèce en lien avec le risque PPA (1er partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+                <w:t xml:space="preserve">Éveline Nivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Martin</w:t>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Réseau Ongulés sauvages ONF-FNC-FDC. 2024</w:t>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2024, 50p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05288507v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -577,51 +577,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting and fishing harvest data collection: a horizon scanning exercise from the French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -705,433 +705,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐wide SNP assessment of contemporary European red deer genetic structure highlights the distinction of peripheral populations and the main admixture zones in Europe</w:t>
+                <w:t xml:space="preserve">Variation in the prion protein gene (PRNP) open reading frame sequence in French cervids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carranza</w:t>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pérez-González</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Anaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camilla Broggini</w:t>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17508⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01362-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111892v1</w:t>
+                <w:t xml:space="preserve">hal-04687144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVOLUTION DES POPULATIONS D’ONGULÉS SAUVAGES EN FRANCE MÉTROPOLITAINE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome‐wide SNP assessment of contemporary European red deer genetic structure highlights the distinction of peripheral populations and the main admixture zones in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carranza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+                <w:t xml:space="preserve">Gabriel Anaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Pellerin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Menno de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127603v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in the prion protein gene (PRNP) open reading frame sequence in French cervids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+                <w:t xml:space="preserve">ÉVOLUTION DES POPULATIONS D’ONGULÉS SAUVAGES EN FRANCE MÉTROPOLITAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83-84, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687144v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence du daim et du cerf sika en France. Situation en 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,381 +1310,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des populations françaises d'ongulés de montagne Mise à jour 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le muntjac de Reeves, un nouveau cervidé exotique envahissant nécessitant une réaction rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Terlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Derré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 320, pp.35-44</w:t>
+              <w:t xml:space="preserve">, 2018, 321, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065358v1</w:t>
+                <w:t xml:space="preserve">hal-05251316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ongulés sauvages en région méditerranéenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Inventaire des populations françaises d'ongulés de montagne Mise à jour 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXXIX (2), pp.87-94</w:t>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 320, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245058v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le muntjac de Reeves, un nouveau cervidé exotique envahissant nécessitant une réaction rapide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Derré</w:t>
+                <w:t xml:space="preserve">Les ongulés sauvages en région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 321, pp.22-25</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (2), pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251316v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans de suivi du cerf en France (1985-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1748,51 +1748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fialdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Decors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,51 +1972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le daim européen et le cerf sika continuent de progresser en France. Et d'autres ongulés exotiques font leur apparition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,51 +2080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ongulés de montagne en France. Situation en 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,230 +2182,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongulés sauvages en captivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">La progression récente des grands ongulés sauvages en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Landelle</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 297, pp.15-23</w:t>
+              <w:t xml:space="preserve">, 2012, 294, pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245039v1</w:t>
+                <w:t xml:space="preserve">hal-05251403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La progression récente des grands ongulés sauvages en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ongulés sauvages en captivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guibert</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Landelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 294, pp.10-17</w:t>
+              <w:t xml:space="preserve">, 2012, 297, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251403v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2436,51 +2436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution spatiale et numérique des ongulés sauvages dans le massif du Jura français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La progression des ongulés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2613,51 +2613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un observatoire national sur le sanglier : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ICE, des outils largement utilisés au niveau national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2891,90 +2891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Prion Protein Gene Diversity in European Wild Cervids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Piestrzynska-Kajtoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Gavier-Widén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73 Annual International conference of the Wildlife Disease Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Victoria (Canada), France</w:t>
@@ -3016,77 +3016,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling of French cervid populations for genetic analysis of susceptibility towards chronic wasting disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3218,51 +3218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51F6BBF2"/>
+    <w:nsid w:val="1BA9CE70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3449,51 +3449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-barboiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071558632" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198700630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431478701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CDH-1262-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carranza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Anaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno de Jong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Broggini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05127603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01362-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04974311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05065358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Terlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Derr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fialdes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Andrieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Barboiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05263672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Corti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baubet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Nivois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ernst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Piestrzynska-Kajtoch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Meloni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-barboiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071558632" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198700630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431478701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CDH-1262-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01362-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carranza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Anaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno de Jong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Broggini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05127603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04974311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Terlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Derr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05065358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fialdes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Andrieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Barboiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05263672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Corti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baubet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Nivois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ernst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Piestrzynska-Kajtoch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Meloni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>