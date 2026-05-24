--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -295,2566 +295,3808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution des avancées du projet Eu-CWD (Chronic Wasting Desease)</w:t>
+                <w:t xml:space="preserve">Prélèvements ongulés sauvages - saison 2024 – 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne van de Wiele</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Réseau Ongulés sauvages ONF-FNC-FDC. 2024</w:t>
+                <w:t xml:space="preserve">Matthieu Salvaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB; Réseau Ongulés sauvages OFB-FNC-FDC. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288507v1</w:t>
+                <w:t xml:space="preserve">hal-05600681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Restitution des avancées du projet Eu-CWD (Chronic Wasting Desease)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau Ongulés sauvages ONF-FNC-FDC. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prélèvements ongulés sauvages - saison 2023 – 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salvaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB; Réseau Ongulés sauvages OFB-FNC-FDC. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des connaissances disponibles à l’OFB sur l’estimation de la taille des populations de sanglier en France métropolitaine, et des connaissances sur la biologie de l’espèce en lien avec le risque PPA (1er partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éveline Nivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2024, 50p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prélèvements ongulés sauvages - saison 2022 – 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne van de Wiele</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2024, 50p</w:t>
+                <w:t xml:space="preserve">Matthieu Salvaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB; Réseau Ongulés sauvages OFB-FNC-FDC. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04901765v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prélèvements ongulés sauvages - saison 2021 – 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salvaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB; Réseau Ongulés sauvages OFB-FNC-FDC. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prélèvements ongulés sauvages - saison 2020 - 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salvaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB; Réseau Ongulés sauvages OFB-FNC-FDC. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting and fishing harvest data collection: a horizon scanning exercise from the French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Defos Du Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Eraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.e01485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wlb3.01485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the prion protein gene (PRNP) open reading frame sequence in French cervids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55 (1), pp.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-024-01362-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome‐wide SNP assessment of contemporary European red deer genetic structure highlights the distinction of peripheral populations and the main admixture zones in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Anaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menno de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (18), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉVOLUTION DES POPULATIONS D’ONGULÉS SAUVAGES EN FRANCE MÉTROPOLITAINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83-84, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence du daim et du cerf sika en France. Situation en 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prélèvements ongulés sauvages - saison 2019 – 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guibert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salvaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 326, pp.4-9</w:t>
+              <w:t xml:space="preserve">, 2020, 327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974311v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red deer (Cervus elaphus) did not play the role of maintenance host for bluetongue virus in France: The burden of proof by long-term wildlife monitoring and Culicoides snapshots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eva Faure</w:t>
+                <w:t xml:space="preserve">La présence du daim et du cerf sika en France. Situation en 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Zanella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 326, pp.4-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619415v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le muntjac de Reeves, un nouveau cervidé exotique envahissant nécessitant une réaction rapide</w:t>
+                <w:t xml:space="preserve">Red deer (Cervus elaphus) did not play the role of maintenance host for bluetongue virus in France: The burden of proof by long-term wildlife monitoring and Culicoides snapshots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hurel</w:t>
+                <w:t xml:space="preserve">Sophie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Terlin</w:t>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Derré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11100903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251316v1</w:t>
+                <w:t xml:space="preserve">hal-02619415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des populations françaises d'ongulés de montagne Mise à jour 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tableaux de chasse ongulés sauvages - saison 2018 – 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 320, pp.35-44</w:t>
+              <w:t xml:space="preserve">, 2019, 324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065358v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ongulés sauvages en région méditerranéenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+                <w:t xml:space="preserve">Le muntjac de Reeves, un nouveau cervidé exotique envahissant nécessitant une réaction rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Terlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Derré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXXIX (2), pp.87-94</w:t>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 321, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245058v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente ans de suivi du cerf en France (1985-2015)</w:t>
+                <w:t xml:space="preserve">Inventaire des populations françaises d'ongulés de montagne Mise à jour 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Guibert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 314, pp.29-36</w:t>
+              <w:t xml:space="preserve">, 2018, 320, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245017v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gale sarcoptique comme indicateur de santé des populations de sangliers ? Ce que nous apprennent les différents réseaux sur cette maladie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les ongulés sauvages en région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 312, pp.11-15</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (2), pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251350v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des ongulés sauvages dans la région méditerranéenne française</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tableaux de chasse ongulés sauvages - saison 2017 - 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, XXXVI (4), pp.437-444</w:t>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556537v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le daim européen et le cerf sika continuent de progresser en France. Et d'autres ongulés exotiques font leur apparition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Tableaux de chasse ongulés sauvages - saison 2016 – 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 304, pp.21-31</w:t>
+              <w:t xml:space="preserve">, 2017, 316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251385v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ongulés de montagne en France. Situation en 2010</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Trente ans de suivi du cerf en France (1985-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 298, pp.60-62</w:t>
+              <w:t xml:space="preserve">, 2017, 314, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263672v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La progression récente des grands ongulés sauvages en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Tableaux de chasse ongulés sauvages - saison 2015 – 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 294, pp.10-17</w:t>
+              <w:t xml:space="preserve">, 2016, 312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251403v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongulés sauvages en captivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La gale sarcoptique comme indicateur de santé des populations de sangliers ? Ce que nous apprennent les différents réseaux sur cette maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fialdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Decors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 312, pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux de chasse ongulés sauvages - saison 2014 – 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des ongulés sauvages dans la région méditerranéenne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXXVI (4), pp.437-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux de chasse ongulés sauvages - saison 2013 – 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le daim européen et le cerf sika continuent de progresser en France. Et d'autres ongulés exotiques font leur apparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 304, pp.21-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ongulés de montagne en France. Situation en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 298, pp.60-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La progression récente des grands ongulés sauvages en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 294, pp.10-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ongulés sauvages en captivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 297, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux de chasse ongulés sauvages - saison 2010-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux de chasse ongulés sauvages - saison 2009 – 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux de chasse ongulés sauvages - saison 2008 – 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution spatiale et numérique des ongulés sauvages dans le massif du Jura français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Reculet aux sommets alpins : quels changements sur les crêtes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RNN Haute Chaine du Jura, Mar 2016, Gex, France. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La progression des ongulés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ICE 2015 – Vers une nouvelle gestion du gibier : les indicateurs de changement écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONCFS; Fondation François Sommer; FNC, May 2015, Chambord, France. pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un observatoire national sur le sanglier : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Nivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ICE 2015 – Vers une nouvelle gestion du gibier : les indicateurs de changement écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONCFS; Fondation François Sommer; FNC, May 2015, Chambord, France. pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ICE, des outils largement utilisés au niveau national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ICE 2015 – Vers une nouvelle gestion du gibier : les indicateurs de changement écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office National de la Chasse et de la Faune Sauvage; Fondation François Sommer; Fédération Nationale des Chasseurs, May 2015, Chambord, France. pp.38-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2864,293 +4106,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Prion Protein Gene Diversity in European Wild Cervids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Piestrzynska-Kajtoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Gavier-Widén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73 Annual International conference of the Wildlife Disease Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Victoria (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling of French cervid populations for genetic analysis of susceptibility towards chronic wasting disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Congress of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Uppsala, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers éléments de connaissances sur l’introgression entre le Cerf élaphe et le Cerf sika en nature en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barboiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3218,51 +4593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BA9CE70"/>
+    <w:nsid w:val="8287CD69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3449,51 +4824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-barboiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071558632" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198700630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431478701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CDH-1262-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01362-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carranza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Anaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno de Jong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Broggini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05127603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04974311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Terlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Derr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05065358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fialdes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Andrieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Barboiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05263672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Corti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baubet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Nivois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ernst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Piestrzynska-Kajtoch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Meloni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-barboiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071558632" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198700630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431478701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CDH-1262-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salvaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01362-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carranza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Anaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno de Jong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Broggini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05127603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04974311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Terlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Derr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05065358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fialdes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Andrieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Barboiron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05263672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Corti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dubray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05251403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05245039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05288498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baubet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Nivois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05269504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ernst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Piestrzynska-Kajtoch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Meloni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05600523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>