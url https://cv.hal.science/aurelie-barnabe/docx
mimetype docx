--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -274,507 +274,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion Events Assessed Through The Cognitive Paradigm And The Enactive Pattern: Two Complementary Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective taking in language : When bodily involvement impacts motion events’ descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires // Enaction, émergence du langage, production du sens, 1 (1), pp.i-iv. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 1, pp.33 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i2.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels marqueurs d’intensité pour décrire le mouvement en anglais et en français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, pp.33 - 54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i2.99⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires // Enaction, émergence du langage, production du sens, 1 (1), pp.i-iv. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i1.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Motion Events Assessed Through The Cognitive Paradigm And The Enactive Pattern: Two Complementary Approaches</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression verbale du mouvement fictif et effectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogniTextes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (14-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.4641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description verbale du mouvement dans le cadre de la typologie talmienne – une évaluation au croisement de deux paradigmes : le cognitivisme et l’enactivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643390v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02321054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Prépositions Évaluées par le Prisme du Paradigme Cognitif : Vers une lecture Enactive</w:t>
               </w:r>
@@ -1062,372 +1062,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ellipse peut-elle participer au glissement agrammatical ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grammaticalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Journée Scientifique organisée par le laboratoire HAVAE (Handicap, Activité, Vieillissement, Autonomie, Environnement) et l’ILFOMER (Institut Limousin de Formation aux Métiers de la Réadaptation) de l’Université de Limoges. Présentation : « Structuration langagière du mouvement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre du congrès : « Navigation, Espace et Fonctions Cognitives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’ellipse peut-elle participer au glissement agrammatical ?</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motion events assessed through linguistic facts and kinaesthetic performance: From a cognitive reading to an enactive analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grammaticalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Le Corps du Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention au 1er colloque international LANGENACT (Language and Enaction), créé par l’association SAISIE (Signifiant, Analogie, Interlocution, Sémiogénèse, Incarnation, Énaction), née en 2014. Université Blaise Pascal, Clermont-Ferrand. Présentation : Describing space with words : When considering non-linguistic criteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANGENACT : Language and Enaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention à la journée d’étude « Habiter la langue, Construire la langue », organisée par Rémi Digonnet (CIEREC) – Université Jean Monnet. Présentation : The language of space: A linguistic space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre: « Habiter la langue, Construire la langue »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321065v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02124977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Cognitivisme et Enaction : Au tournant de deux paradigmes. Journée d’étude CorpsÉler kinesthésie et linguistique. Laboratoire junior ERILIIS, Université Rennes 2</w:t>
               </w:r>
@@ -1614,234 +1614,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intervention au 4ème colloque international de l’Association Française de Linguistique Cognitive (AFLiCo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échafaudage conceptuel et grammatical du PATH schema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lyon,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention à la 44ème conférence internationale de la &amp;quot;Societas Linguistica Europaea&amp;quot; (SLE), Universidad de la Rioja, Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructional load of the “PATH schema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Logroño, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation aux travaux de recherche présentés à l’Atelier « Trajectoire » (« Trajectory » Project) organisée par la Fédération de Typologie (CNRS/TUL, PARIS), Laboratoire Dynamique Du Langage (DDL),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The PATH schema : a corpus-based analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334903v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02334900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention à la 43ème conférence internationale de la Societas Linguistica Europaea (SLE), Vilniaus Universitetas.</w:t>
               </w:r>
@@ -2558,51 +2558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13267" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2.99" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01070309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13267" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2.99" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01070309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>