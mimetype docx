--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2790,360 +2790,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Information Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.609 - 618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199512v1</w:t>
+                <w:t xml:space="preserve">hal-01199440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joe Raad</w:t>
+                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Information Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199440v1</w:t>
+                <w:t xml:space="preserve">hal-01199518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+              <w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199518v1</w:t>
+                <w:t xml:space="preserve">hal-01199512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la scène de crime aux connaissances : représentation d'évènements et peuplement d'ontologie appliqués au domaine de la criminalistique informatique</w:t>
               </w:r>
@@ -3456,338 +3456,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROFILE REFINEMENT IN ONTOLOGY-BASED RECOMMANDER SYSTEMS FOR ECONOMICAL E-NEWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Information Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucharrest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199458v1</w:t>
+                <w:t xml:space="preserve">hal-01086191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROFILE REFINEMENT IN ONTOLOGY-BASED RECOMMANDER SYSTEMS FOR ECONOMICAL E-NEWS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucharrest, Romania</w:t>
+              <w:t xml:space="preserve">EGC - Fouille de données complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086191v1</w:t>
+                <w:t xml:space="preserve">hal-01086195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
+                <w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC - Fouille de données complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Science and Information Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086195v1</w:t>
+                <w:t xml:space="preserve">hal-01199458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Timeline Construction and Analysis For Computer Forensics Purposes</w:t>
               </w:r>
@@ -3983,382 +3983,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using DL-Reasoner for Hierarchical Multilabel Classification applied to Economical e-News</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">A Complete Formalized Knowledge Representation Model for Advanced Digital Forensics Timeline Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAI, Science and Information Conference, 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAI.2014.6918205⟩</w:t>
+              <w:t xml:space="preserve">Fourteenth Annual DFRWS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Denver, United States. pp.S95-S105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diin.2014.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086188v1</w:t>
+                <w:t xml:space="preserve">hal-01199449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ONTOLOGY-BASED RECOMMENDER SYSTEM USING HIERARCHICAL MULTICLASSIFICATION FOR ECONOMICAL E-NEWS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Werner</w:t>
+                <w:t xml:space="preserve">Using DL-Reasoner for Hierarchical Multilabel Classification applied to Economical e-News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Silva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAI, Science and Information Conference, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, london, United Kingdom. pp.313 - 320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2014.6918205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086189v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Formalized Knowledge Representation Model for Advanced Digital Forensics Timeline Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">AN ONTOLOGY-BASED RECOMMENDER SYSTEM USING HIERARCHICAL MULTICLASSIFICATION FOR ECONOMICAL E-NEWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth Annual DFRWS Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199449v1</w:t>
+                <w:t xml:space="preserve">hal-01086189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Framework for Semantic Exploration of Frequent Patterns</w:t>
               </w:r>
@@ -5046,217 +5046,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Consistency Checking for Automatic Image Segmentation Driven by Knowledge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining Complex Hydrobiological Data with Galois Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human Machine Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Timimoun, Algeria. pp.246-251</w:t>
+              <w:t xml:space="preserve">International Workshop on Advances in Conceptual Knowledge Engineering (ACKE'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.519--523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881199v1</w:t>
+                <w:t xml:space="preserve">hal-00177936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Complex Hydrobiological Data with Galois Lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph Consistency Checking for Automatic Image Segmentation Driven by Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advances in Conceptual Knowledge Engineering (ACKE'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Regensburg, Germany. pp.519--523</w:t>
+              <w:t xml:space="preserve">International Conference on Human Machine Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Timimoun, Algeria. pp.246-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177936v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille d'images IRMf : algorithme CURE</w:t>
               </w:r>
@@ -5609,243 +5609,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic HMC for Big Data Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+                <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Washington, United States. </w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. , RNTI-E-26, pp.549 - 552, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089741v1</w:t>
+                <w:t xml:space="preserve">hal-01086193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Werner</w:t>
+                <w:t xml:space="preserve">Semantic HMC for Big Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurlie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. , RNTI-E-26, pp.549 - 552, 2014</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Washington, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086193v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6862,51 +6862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0301294A"/>
+    <w:nsid w:val="A6FA7E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7093,51 +7093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bertaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9969-2569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15220265X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05456321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Orliac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01483-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9687-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1L25M5HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01177779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Manceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar Tehrani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L&#243;pez-Cueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2380356.2380366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5076-0_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BMKPGNCL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korczak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvendra Janmaijaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Narsis Labbani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03054018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bertaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9969-2569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15220265X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05456321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Orliac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01483-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9687-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1L25M5HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01177779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Manceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar Tehrani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L&#243;pez-Cueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2380356.2380366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5076-0_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BMKPGNCL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korczak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvendra Janmaijaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Narsis Labbani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03054018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>