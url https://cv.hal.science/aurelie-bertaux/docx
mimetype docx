--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -523,286 +523,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05456321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
+                <w:t xml:space="preserve">Une ontologie de la culture de la vigne : des savoirs académiques aux savoirs d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140304v1</w:t>
+                <w:t xml:space="preserve">halshs-02115309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie de la culture de la vigne : des savoirs académiques aux savoirs d'expérience</w:t>
+                <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Extraction et Gestion des connaissances, RNTI-E-35, pp.379-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02115309v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario analysis, from BigData to black swan</w:t>
               </w:r>
@@ -1663,90 +1663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology for Smart Viticulture: Integrating Inference Rules Based on Sensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1793,103 +1793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Univigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
@@ -1918,103 +1918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Based Monitoring System in Vineyards of the Burgundy Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Capri (Napoli), Italy. </w:t>
@@ -2134,90 +2134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards events ontology based on data sensors network for viticulture domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2669,481 +2669,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic HMC for Business Intelligence using Cross-Referencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Thomas</w:t>
+                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Information Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.609 - 618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198942v1</w:t>
+                <w:t xml:space="preserve">hal-01199440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joe Raad</w:t>
+                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Information Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199440v1</w:t>
+                <w:t xml:space="preserve">hal-01199518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+              <w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199518v1</w:t>
+                <w:t xml:space="preserve">hal-01199512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic HMC for Business Intelligence using Cross-Referencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199512v1</w:t>
+                <w:t xml:space="preserve">hal-01198942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la scène de crime aux connaissances : représentation d'évènements et peuplement d'ontologie appliqués au domaine de la criminalistique informatique</w:t>
               </w:r>
@@ -3456,554 +3456,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROFILE REFINEMENT IN ONTOLOGY-BASED RECOMMANDER SYSTEMS FOR ECONOMICAL E-NEWS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucharrest, Romania</w:t>
+              <w:t xml:space="preserve">Science and Information Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086191v1</w:t>
+                <w:t xml:space="preserve">hal-01199458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Automatic Timeline Construction and Analysis For Computer Forensics Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC - Fouille de données complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE Joint Intelligence &amp; Security Informatics Conference 2014 (IEEE JISIC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, La Haye, Netherlands. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086195v1</w:t>
+                <w:t xml:space="preserve">hal-01017212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Reconstruction et analyse sémantique de chronologies cybercriminelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Information Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.521-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199458v1</w:t>
+                <w:t xml:space="preserve">hal-00941150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Timeline Construction and Analysis For Computer Forensics Purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">PROFILE REFINEMENT IN ONTOLOGY-BASED RECOMMANDER SYSTEMS FOR ECONOMICAL E-NEWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Joint Intelligence &amp; Security Informatics Conference 2014 (IEEE JISIC2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, La Haye, Netherlands. pp.4</w:t>
+              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucharrest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017212v1</w:t>
+                <w:t xml:space="preserve">hal-01086191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction et analyse sémantique de chronologies cybercriminelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.521-524</w:t>
+              <w:t xml:space="preserve">EGC - Fouille de données complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941150v1</w:t>
+                <w:t xml:space="preserve">hal-01086195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Formalized Knowledge Representation Model for Advanced Digital Forensics Timeline Analysis</w:t>
               </w:r>
@@ -5863,103 +5863,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigne et le vin. Transformation des filières et des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -6487,51 +6487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Machine Learning and Ontology: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ghidalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6862,51 +6862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6FA7E20"/>
+    <w:nsid w:val="8E3EF7F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7093,51 +7093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bertaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9969-2569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15220265X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05456321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Orliac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01483-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9687-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1L25M5HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01177779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Manceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar Tehrani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L&#243;pez-Cueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2380356.2380366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5076-0_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BMKPGNCL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korczak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvendra Janmaijaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Narsis Labbani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03054018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bertaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9969-2569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15220265X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05456321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Orliac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01483-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9687-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1L25M5HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01177779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Manceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar Tehrani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L&#243;pez-Cueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2380356.2380366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5076-0_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BMKPGNCL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korczak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvendra Janmaijaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Narsis Labbani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03054018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>