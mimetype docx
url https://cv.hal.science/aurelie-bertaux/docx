--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2669,376 +2669,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joe Raad</w:t>
+                <w:t xml:space="preserve">Semantic HMC: A Predictive Model Using Multi-label Classification for Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Information Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
+              <w:t xml:space="preserve">Trustcom/BigDataSE/ISPA, 2015 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Helsinki, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Trustcom.2015.578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199440v1</w:t>
+                <w:t xml:space="preserve">hal-01356367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Information Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.609 - 618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199518v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199512v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic HMC for Business Intelligence using Cross-Referencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3093,390 +3102,381 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la scène de crime aux connaissances : représentation d'évènements et peuplement d'ontologie appliqués au domaine de la criminalistique informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099652v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bag-of-word based brand recognition using Markov Clustering Algorithm for codebook generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+                <w:t xml:space="preserve">De la scène de crime aux connaissances : représentation d'évènements et peuplement d'ontologie appliqués au domaine de la criminalistique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aldric Manceau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Québec, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177779v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic HMC: A Predictive Model Using Multi-label Classification for Big Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Bag-of-word based brand recognition using Markov Clustering Algorithm for codebook generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldric Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trustcom/BigDataSE/ISPA, 2015 IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356367v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t>
               </w:r>
@@ -4735,338 +4735,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondances de Galois pour la manipulation de contextes flous multi-valués</w:t>
+                <w:t xml:space="preserve">Combiner treillis de Galois et analyse factorielle multiple pour l'analyse de traits biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Braud</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Trémolières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.193-198</w:t>
+              <w:t xml:space="preserve">XVIème Recontres de la Société Francophone de Classification - SFC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350679v1</w:t>
+                <w:t xml:space="preserve">hal-00418920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying ecological traits: a concrete FCA-based approach</w:t>
+                <w:t xml:space="preserve">Correspondances de Galois pour la manipulation de contextes flous multi-valués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Trémolières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Formal Concept Analysis - ICFCA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Darmstadt, Germany. pp.224-236</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369290v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner treillis de Galois et analyse factorielle multiple pour l'analyse de traits biologiques</w:t>
+                <w:t xml:space="preserve">Identifying ecological traits: a concrete FCA-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pulu Li</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Trémolières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème Recontres de la Société Francophone de Classification - SFC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.117-120</w:t>
+              <w:t xml:space="preserve">7th International Conference on Formal Concept Analysis - ICFCA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Darmstadt, Germany. pp.224-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418920v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Complex Hydrobiological Data with Galois Lattices</w:t>
               </w:r>
@@ -5982,243 +5982,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event Reconstruction: A State of the Art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on Digital Crime, Cyberspace Security, and Information Assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, pp.15, 2014</w:t>
+              <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer book series, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955527v1</w:t>
+                <w:t xml:space="preserve">hal-01199485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Event Reconstruction: A State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer book series, 2014</w:t>
+              <w:t xml:space="preserve">Handbook of Research on Digital Crime, Cyberspace Security, and Information Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.15, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199485v1</w:t>
+                <w:t xml:space="preserve">hal-00955527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6862,51 +6862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E3EF7F1"/>
+    <w:nsid w:val="06DBC8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7093,51 +7093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bertaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9969-2569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15220265X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05456321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Orliac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01483-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9687-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1L25M5HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01177779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Manceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar Tehrani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L&#243;pez-Cueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2380356.2380366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5076-0_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BMKPGNCL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korczak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvendra Janmaijaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Narsis Labbani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03054018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bertaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9969-2569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15220265X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05456321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Orliac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01483-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9687-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1L25M5HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01177779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Manceau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar Tehrani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L&#243;pez-Cueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2380356.2380366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5076-0_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BMKPGNCL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korczak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvendra Janmaijaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Narsis Labbani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03054018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>