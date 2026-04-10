--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -190,291 +190,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-A scintillation and persistent luminescence from Ce-and Ce/Ho-doped YPO₄ nanoparticles</w:t>
+                <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ganigal</w:t>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David van der Heggen</w:t>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Smet</w:t>
+                <w:t xml:space="preserve">Anne‐laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ménard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (46), pp.25098-25109. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.2402739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cp02667a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166966v2</w:t>
+                <w:t xml:space="preserve">hal-04937335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">UV-A scintillation and persistent luminescence from Ce-and Ce/Ho-doped YPO₄ nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ganigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van der Heggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (12), pp.2402739. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (46), pp.25098-25109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cp02667a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937335v1</w:t>
+                <w:t xml:space="preserve">hal-05166966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-tunable silicon nanoparticles synthesized in solution via a redox reaction</w:t>
               </w:r>
@@ -588,429 +588,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic Mesoporous Organosilica Nanoparticles with Photosensitizers for Cell Imaging, siRNA Delivery and Protein Loading</w:t>
+                <w:t xml:space="preserve">Two‐photon Light Trigger Sirna Transfection of Cancer Cells Using Non‐Toxic Porous Silicon Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haneen Omar</w:t>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Jakimoska</w:t>
+                <w:t xml:space="preserve">Eduardo Cueto-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Guillot</w:t>
+                <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edreese Alsharaeh</w:t>
+                <w:t xml:space="preserve">Chantelle Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarence Charnay</w:t>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (14), pp.5335. </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28145335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202301052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179258v1</w:t>
+                <w:t xml:space="preserve">hal-04179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscale Synthesis of Magnetic Mesoporous Silica Nanoparticles and Application to Metal Ion Separation: Nanosafety Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Vardanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Raehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (24), pp.3155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano13243155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐photon Light Trigger Sirna Transfection of Cancer Cells Using Non‐Toxic Porous Silicon Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendritic Mesoporous Organosilica Nanoparticles with Photosensitizers for Cell Imaging, siRNA Delivery and Protein Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Cueto-Díaz</w:t>
+                <w:t xml:space="preserve">Haneen Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
+                <w:t xml:space="preserve">Sara Jakimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantelle Spiteri</w:t>
+                <w:t xml:space="preserve">Julia Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lichon</w:t>
+                <w:t xml:space="preserve">Edreese Alsharaeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (14), pp.5335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.202301052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28145335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179256v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Mesoporous Organosilica Nanoparticles for CO2 Adsorption at Standard Temperature and Pressure</w:t>
               </w:r>
@@ -1130,51 +1130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent luminescence materials for deep photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1260,51 +1260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelima Basavaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchinder Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchinder Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (3), pp.1790-1799. </w:t>
@@ -1541,51 +1541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,362 +1626,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between chromium content and lattice disorder on persistent luminescence of ZnGa2O4:Cr3+ for in vivo imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Origin of the visible light induced persistent luminescence of Cr3+-doped zinc gallate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suchinder.K. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.06.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (7), pp.826-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422993v1</w:t>
+                <w:t xml:space="preserve">hal-02422998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the visible light induced persistent luminescence of Cr3+-doped zinc gallate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interplay between chromium content and lattice disorder on persistent luminescence of ZnGa2O4:Cr3+ for in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchinder Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelima Basavaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 75 (7), pp.826-837. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155, pp.251-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422998v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vivo activation of persistent nanophosphors for optical imaging of vascularization, tumours and grafted cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of Visible Light for Long-Lasting Phosphorescence in Chromium-Doped Zinc Gallate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchinder Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelima Basavaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (3), pp.1365-1373. </w:t>
@@ -2186,319 +2186,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging with persistent luminescence silicate-based nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Role of manganese in red long-lasting phosphorescence of manganese-doped diopside for in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Priolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.03.028⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (5), pp.1898-1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422970v1</w:t>
+                <w:t xml:space="preserve">hal-02422966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of manganese in red long-lasting phosphorescence of manganese-doped diopside for in vivo imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In vivo imaging with persistent luminescence silicate-based nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Gourier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wallez</w:t>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (5), pp.1898-1905. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (10), pp.1852-1858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422966v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red persistent luminescence in MgGa 2 O 4 : Cr 3+ ; a new phosphor for in vivo imaging</w:t>
               </w:r>
@@ -2510,77 +2510,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Basavaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (37), pp.375401. </w:t>
@@ -2618,51 +2618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to induce red persistent luminescence in biocompatible Ca 3 (PO 4 ) 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2765,51 +2765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the X-ray dose on the luminescence properties of Ce:LYSO and co-doped Ca,Ce:LYSO single crystals for scintillation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blahuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3024,51 +3024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site occupancy and mechanisms of thermally stimulated luminescence in Ca9Ln(PO4)7 (Ln=lanthanide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajia Aït Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,51 +3166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of crystal defects in red long-lasting phosphorescence of CaMgSi2O6:Mn diopsides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,622 +3277,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects Identification and Effects of Annealing on Lu2(1-x)Y2xSiO5 (LYSO) Single Crystals for Scintillation Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of [OH – ] Linkages on Luminescent Properties of ZnO Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teny Theresa John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Priolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sarode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma4071224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (37), pp.18070-18075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp204504q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422447v1</w:t>
+                <w:t xml:space="preserve">hal-02422446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red long-lasting phosphorescence (LLP) in β-TCP type Ca9.5Mn(PO4)7 compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Wallez</w:t>
+                <w:t xml:space="preserve">Luminescence quenching processes in Gd2O2S:Pr3+,Ce3+ scintillating ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blahuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elaatmani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Mattmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lacourse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34 (2), pp.376-380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.020⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 33 (10), pp.1514-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423255v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence quenching processes in Gd2O2S:Pr3+,Ce3+ scintillating ceramics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Red long-lasting phosphorescence (LLP) in β-TCP type Ca9.5Mn(PO4)7 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elaatmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33 (10), pp.1514-1518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.02.040⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.376-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423250v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of [OH – ] Linkages on Luminescent Properties of ZnO Nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Defects Identification and Effects of Annealing on Lu2(1-x)Y2xSiO5 (LYSO) Single Crystals for Scintillation Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blahuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ouspenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mattmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (37), pp.18070-18075. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (7), pp.1224-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp204504q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma4071224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422446v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of trivalent lanthanide dopant energy levels in (Lu 0.5 Gd 0.5 ) 2 O 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3952,64 +3952,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Red Persistent Luminescence Phosphor: The Example of YPO 4 :Pr 3+ ,Ln 3+ (Ln = Nd, Er, Ho, Dy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4112,51 +4112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrie J.J. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,64 +4271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (30), pp.11810-11815. </w:t>
@@ -4366,51 +4366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnGa2O4:Cr3+: a new red long-lasting phosphor with high brightness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Jacquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,77 +4526,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blahuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Lacourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (23), pp.235101. </w:t>
@@ -4647,51 +4647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5d–4f and 4f–4f emissions in Ln-doped sesquioxide ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4815,51 +4815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel R.J. Poolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Wallinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4912,372 +4912,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of reduced radiative recombination in low-well-number strain-balanced quantum well solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red persistent luminescent silicate nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3284964⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (3-6), pp.497-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927564v1</w:t>
+                <w:t xml:space="preserve">hal-02423243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red persistent luminescent silicate nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation of reduced radiative recombination in low-well-number strain-balanced quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. W J Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F Führer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.01.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (4), pp.044502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3284964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02423243v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally stimulated luminescence of Ca3(PO4)2 and Ca9Ln(PO4)7 (Ln = Pr, Eu, Tb, Dy, Ho, Er, Lu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aït Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (3-6), pp.273-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5317,372 +5317,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the structure–luminescence relationships of Ca9Eu(PO4)7</w:t>
+                <w:t xml:space="preserve">Controlled electron and hole trapping in YPO 4 : Ce 3 + , Ln 3 + and LuPO 4 : Ce 3 + , Ln 3 + ( Ln = Sm , Dy, Ho, Er, Tm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajia Ait Benhamou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Andreas Krumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrie Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Der Kolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.085103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418363v1</w:t>
+                <w:t xml:space="preserve">hal-02418372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled electron and hole trapping in YPO 4 : Ce 3 + , Ln 3 + and LuPO 4 : Ce 3 + , Ln 3 + ( Ln = Sm , Dy, Ho, Er, Tm)</w:t>
+                <w:t xml:space="preserve">New insight in the structure–luminescence relationships of Ca9Eu(PO4)7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Krumpel</w:t>
+                <w:t xml:space="preserve">Rajia Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrie Bos</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Elaatmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (8), pp.2319-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.085103⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418372v1</w:t>
+                <w:t xml:space="preserve">hal-02418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red long-lasting luminescence in clinoenstatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lemasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5739,302 +5739,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer complex solution synthesis of (YxGd1−x)2O3:Eu3+ nanopowders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and optical characterization of SrHfO3:Ce and SrZrO3:Ce nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ž. Andrić</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Kahn-Harari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 30 (7), pp.1023-1027. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 30 (7), pp.1109-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423235v1</w:t>
+                <w:t xml:space="preserve">hal-02423230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and optical characterization of SrHfO3:Ce and SrZrO3:Ce nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Polymer complex solution synthesis of (YxGd1−x)2O3:Eu3+ nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ž. Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. D Dramićanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mitrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jokanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 30 (7), pp.1109-1114. </w:t>
+              <w:t xml:space="preserve">, 2008, 30 (7), pp.1023-1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423230v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide energy levels in YPO4</w:t>
               </w:r>
@@ -6046,51 +6046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrie J.J. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6143,291 +6143,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-Conversion in Yb,Er-Doped Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Nanoparticles for Cell Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High Efficiency of Lutetium Silicate Scintillators, Ce-Doped LPS and LYSO Crystals for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pidol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 555, pp.383-388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.383⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 555, pp.371-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423121v1</w:t>
+                <w:t xml:space="preserve">hal-02423145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency of Lutetium Silicate Scintillators, Ce-Doped LPS and LYSO Crystals for Medical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Up-Conversion in Yb,Er-Doped Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Nanoparticles for Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pidol</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Vermaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 555, pp.371-376. </w:t>
+              <w:t xml:space="preserve">, 2007, 555, pp.383-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423145v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of photon recycling in strain-balanced quantum well solar cells</w:t>
               </w:r>
@@ -6465,51 +6465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (21), pp.213505. </w:t>
@@ -6693,51 +6693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation and anomalous emission in elpasolite Cs2LiLuCl6:Ce3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7020,51 +7020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Kahn-Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7251,730 +7251,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inorganic thermal-neutron scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beluze</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.W.E van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 529 (1-3), pp.260-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.04.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523641v1</w:t>
+                <w:t xml:space="preserve">hal-02418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and Lanthanide Impurity Level Locations in CaGa[sub 2]S[sub 4]:Ln[sup 3+] (Ln=Ce, Pr, Tb, Er, Tm)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bessière</w:t>
+                <w:t xml:space="preserve">Spectroscopy and anomalous emission of Ce doped elpasolite Cs2LiYCl6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pidol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. van Eijk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Hidaka</w:t>
+                <w:t xml:space="preserve">K. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.1811597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (10), pp.1887-1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/10/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418332v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and optimization of a flexible electrochromic device based on polyaniline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duhamel</w:t>
+                <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Certiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (12), pp.2051-2055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2003.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and anomalous emission of Ce doped elpasolite Cs2LiYCl6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+                <w:t xml:space="preserve">Spectroscopy and Lanthanide Impurity Level Locations in CaGa[sub 2]S[sub 4]:Ln[sup 3+] (Ln=Ce, Pr, Tb, Er, Tm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yamagishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Eijk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Kramer</w:t>
+                <w:t xml:space="preserve">C. Hidaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/10/019⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 151 (12), pp.H254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1811597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418311v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic thermal-neutron scintillators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.W.E van Eijk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.04.163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (12), pp.7701-7706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02418303v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state and solution 43Ca NMR of calcium peroxides involved in the disproportionation of hydrogen peroxide by calcium hydroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Trokiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,51 +8245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Kahn-Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 95 (12), pp.7731-7737. </w:t>
@@ -8327,500 +8327,500 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 95 (12), pp.7701-7706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrochemical study of Li+ insertion in the infrared reflectance modulating compound LixWO3·H2O</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electrochromic Variation of the Infrared Emissivity in Tungsten Oxide Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Beluze</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2003.08.011⟩</w:t>
+              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 158 (1-6), pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1042015021000053178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423104v1</w:t>
+                <w:t xml:space="preserve">hal-02423108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromic Variation of the Infrared Emissivity in Tungsten Oxide Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural and electrochemical study of Li+ insertion in the infrared reflectance modulating compound LixWO3·H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Beluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 165 (1-4), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2003.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1042015021000053178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02423108v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Powder Microstructure for Improved Infrared Reflectance Modulation of an Electrochromic Plastic Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8883,103 +8883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible electrochromic reflectance device based on tungsten oxide for infrared emissivity control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91 (3), pp.1589-1594. </w:t>
@@ -9017,103 +9017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol–gel deposition of electrochromic WO3 thin film on flexible ITO/PET substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Badot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-C. Certiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (13-14), pp.2251-2256. </w:t>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sraiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9355,51 +9355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9515,51 +9515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blahuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Francisco, France. pp.86260R, </w:t>
@@ -9623,51 +9623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blahuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9766,51 +9766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9861,103 +9861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Confined States in Multi Quantum Well Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE 4th World Conference on Photovoltaic Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Waikoloa, France. pp.67-70, </w:t>
@@ -10008,51 +10008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative recombination in strain-balanced quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10321,77 +10321,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Chatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Solar Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier, pp.517-537, 2006, </w:t>
@@ -10653,51 +10653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB7E1BFE"/>
+    <w:nsid w:val="6F6FF163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10884,51 +10884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bessiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-546X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075131366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166966v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ganigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van der Heggen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Smet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;nard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02667a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Parker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia de Marco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro-Grijalba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05793c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Omar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edreese Alsharaeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04390618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Vardanyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13243155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kirren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134245" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03368806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelima Basavaraju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Priolkar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06443D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03866E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01097G" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.06.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNRSGF7R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder.K. Sharma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.03.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6Z7ZFM1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403050q" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20NZ8Z6D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecointre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Priolkar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW7RQFM1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basavaraju" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sharma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/37/375401" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecointre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TC00138A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blahuta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ouspenski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D1MZ356-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blahuta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorenbos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouspenski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2269700" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.08.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6F606PC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Priolkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32953K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma4071224" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ait Benhamou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ9QXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lacourse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.02.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DBHLDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teny Theresa John" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarode" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204504q" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#233;tot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtayries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108038v" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie J.J. Bos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Dorenbos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.04.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0XDQSD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204504w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jacquart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.010131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;tot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/23/235101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacourse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mattmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV52HX1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R.J. Poolton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wallinga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM4S18R8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W J Barnham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F F&#252;hrer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284964" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPLW3K57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.02.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2DL8VXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418363v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia Ait Benhamou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elaatmani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V09CF8W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418372v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krumpel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie Bos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Kolk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH9LR9D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Andri&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Drami&#263;anin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitri&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jokanovi&#263;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6JFHW81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423230v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahn-Harari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29FXHT1P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423236v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.10.042" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9HKQSK0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423121v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pell&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.383" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pidol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.371" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927569v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ballard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742334" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Barnham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Ballard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannides" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T43DL0SX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E. van Eijk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. G&#252;del" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2005.05.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ1S5RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. E. van Eijk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6XLHMLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423119v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kahn-Harari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.250" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T9PQF8K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.224" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523641v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Frigerio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1737807" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418332v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Eijk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yamagishi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hidaka" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1811597" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Certiat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2003.12.034" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L24RPC19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418311v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eijk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/10/019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E van Eijk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.163" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GRBLDW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418292v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Trokiner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marko" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2003.09.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G60G109-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kramer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Gudel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.834957" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1738524" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423104v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beluze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Baffier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2003.08.011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDC1WLTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423108v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1042015021000053178" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm021752q" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PFQCN1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418280v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1430543" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00383-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD60J4K4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425291v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sraiki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2048836" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessiere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041838" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425289v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Maldiney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004066" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425287v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909865" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calder" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279348" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423260v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Johnson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488222" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ballard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bushnell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488227" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chatten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452844-5/50017-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lynch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420033861.ch5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bessiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-546X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075131366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166966v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ganigal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van der Heggen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Smet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02667a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Parker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia de Marco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro-Grijalba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05793c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04390618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Vardanyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13243155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Omar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edreese Alsharaeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kirren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134245" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03368806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelima Basavaraju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Priolkar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06443D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03866E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01097G" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder.K. Sharma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6Z7ZFM1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.06.056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNRSGF7R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403050q" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecointre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Priolkar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW7RQFM1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20NZ8Z6D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basavaraju" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sharma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/37/375401" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecointre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TC00138A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blahuta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ouspenski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D1MZ356-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blahuta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorenbos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouspenski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2269700" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.08.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6F606PC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Priolkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32953K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teny Theresa John" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204504q" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lacourse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.02.040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DBHLDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ait Benhamou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ9QXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma4071224" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#233;tot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtayries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108038v" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie J.J. Bos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Dorenbos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.04.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0XDQSD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204504w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jacquart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.010131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;tot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/23/235101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacourse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mattmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV52HX1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R.J. Poolton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wallinga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM4S18R8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPLW3K57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W J Barnham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F F&#252;hrer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284964" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.02.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2DL8VXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krumpel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie Bos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Kolk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085103" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418363v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia Ait Benhamou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elaatmani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V09CF8W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH9LR9D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahn-Harari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29FXHT1P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Andri&#263;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Drami&#263;anin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitri&#263;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jokanovi&#263;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6JFHW81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423236v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.10.042" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9HKQSK0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pidol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.371" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pell&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.383" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927569v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ballard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742334" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Barnham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Ballard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannides" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T43DL0SX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E. van Eijk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. G&#252;del" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2005.05.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ1S5RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. E. van Eijk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6XLHMLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423119v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kahn-Harari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.250" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T9PQF8K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.224" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418303v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E van Eijk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.163" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GRBLDW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eijk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/10/019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418293v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Certiat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2003.12.034" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L24RPC19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418332v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Eijk" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yamagishi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hidaka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1811597" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Frigerio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1737807" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418292v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Trokiner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marko" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2003.09.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G60G109-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kramer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Gudel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.834957" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1738524" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423108v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1042015021000053178" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beluze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Baffier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2003.08.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDC1WLTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm021752q" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PFQCN1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418280v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1430543" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00383-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD60J4K4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425291v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sraiki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2048836" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessiere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041838" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425289v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Maldiney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004066" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425287v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909865" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calder" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279348" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423260v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Johnson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488222" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ballard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bushnell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488227" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chatten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452844-5/50017-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lynch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420033861.ch5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>