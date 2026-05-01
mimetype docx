--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -190,291 +190,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
+                <w:t xml:space="preserve">UV-A scintillation and persistent luminescence from Ce-and Ce/Ho-doped YPO₄ nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Ganigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van der Heggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (12), pp.2402739. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (46), pp.25098-25109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cp02667a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937335v1</w:t>
+                <w:t xml:space="preserve">hal-05166966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-A scintillation and persistent luminescence from Ce-and Ce/Ho-doped YPO₄ nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ganigal</w:t>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David van der Heggen</w:t>
+                <w:t xml:space="preserve">Anne‐laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Smet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ménard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (46), pp.25098-25109. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.2402739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cp02667a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166966v2</w:t>
+                <w:t xml:space="preserve">hal-04937335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-tunable silicon nanoparticles synthesized in solution via a redox reaction</w:t>
               </w:r>
@@ -728,51 +728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscale Synthesis of Magnetic Mesoporous Silica Nanoparticles and Application to Metal Ion Separation: Nanosafety Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1130,51 +1130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent luminescence materials for deep photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1260,51 +1260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelima Basavaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchinder Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1362,373 +1362,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of inversion disorder in the visible light induced persistent luminescence in Cr 3+ doped AB 2 O 4 (A = Zn or Mg and B = Ga or Al)</w:t>
+                <w:t xml:space="preserve">Order and disorder around Cr 3+ in chromium doped persistent luminescent AB 2 O 4 spinels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelima Basavaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (3), pp.1790-1799. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP03866E⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (16), pp.10993-10999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01097G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423002v1</w:t>
+                <w:t xml:space="preserve">hal-02423009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order and disorder around Cr 3+ in chromium doped persistent luminescent AB 2 O 4 spinels</w:t>
+                <w:t xml:space="preserve">The importance of inversion disorder in the visible light induced persistent luminescence in Cr 3+ doped AB 2 O 4 (A = Zn or Mg and B = Ga or Al)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelima Basavaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchinder Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (16), pp.10993-10999. </w:t>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.1790-1799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP01097G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CP03866E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423009v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the visible light induced persistent luminescence of Cr3+-doped zinc gallate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchinder.K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75 (7), pp.826-837. </w:t>
@@ -1791,51 +1791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between chromium content and lattice disorder on persistent luminescence of ZnGa2O4:Cr3+ for in vivo imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchinder Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelima Basavaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vivo activation of persistent nanophosphors for optical imaging of vascularization, tumours and grafted cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of Visible Light for Long-Lasting Phosphorescence in Chromium-Doped Zinc Gallate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchinder Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,941 +2186,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of manganese in red long-lasting phosphorescence of manganese-doped diopside for in vivo imaging</w:t>
+                <w:t xml:space="preserve">Evidence and Consequences of Ce$^{4+}$ in LYSO:Ce,Ca and LYSO:Ce,Mg Single Crystals for Medical Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lecointre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+                <w:t xml:space="preserve">S. Blahuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.R. Priolkar</w:t>
+                <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gourier</w:t>
+                <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wallez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ouspenski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.01.017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.3134-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2269700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422966v1</w:t>
+                <w:t xml:space="preserve">hal-02422983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging with persistent luminescence silicate-based nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Role of manganese in red long-lasting phosphorescence of manganese-doped diopside for in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Priolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.03.028⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (5), pp.1898-1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422970v1</w:t>
+                <w:t xml:space="preserve">hal-02422966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red persistent luminescence in MgGa 2 O 4 : Cr 3+ ; a new phosphor for in vivo imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In vivo imaging with persistent luminescence silicate-based nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Gourier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/37/375401⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (10), pp.1852-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422979v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to induce red persistent luminescence in biocompatible Ca 3 (PO 4 ) 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of the X-ray dose on the luminescence properties of Ce:LYSO and co-doped Ca,Ce:LYSO single crystals for scintillation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blahuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Wallez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir Ouspenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (6), pp.1252-1259. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (10), pp.1865-1868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2TC00138A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422965v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the X-ray dose on the luminescence properties of Ce:LYSO and co-doped Ca,Ce:LYSO single crystals for scintillation applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Red persistent luminescence in MgGa 2 O 4 : Cr 3+ ; a new phosphor for in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Basavaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.03.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (37), pp.375401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/37/375401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02422977v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and Consequences of Ce$^{4+}$ in LYSO:Ce,Ca and LYSO:Ce,Mg Single Crystals for Medical Imaging Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to induce red persistent luminescence in biocompatible Ca 3 (PO 4 ) 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blahuta</w:t>
+                <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bessière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Viana</w:t>
+                <w:t xml:space="preserve">Rajia Aït Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dorenbos</w:t>
+                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ouspenski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (4), pp.3134-3141. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), pp.1252-1259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2269700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2TC00138A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422983v1</w:t>
+                <w:t xml:space="preserve">hal-02422965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site occupancy and mechanisms of thermally stimulated luminescence in Ca9Ln(PO4)7 (Ln=lanthanide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajia Aït Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (19), pp.6641-6649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3166,64 +3166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of crystal defects in red long-lasting phosphorescence of CaMgSi2O6:Mn diopsides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,2833 +3277,2833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of [OH – ] Linkages on Luminescent Properties of ZnO Nanoparticles</w:t>
+                <w:t xml:space="preserve">5d–4f and 4f–4f emissions in Ln-doped sesquioxide ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teny Theresa John</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">H. Rétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sarode</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
+                <w:t xml:space="preserve">B. Lacourse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mattmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp204504q⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (7), pp.1008-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422446v1</w:t>
+                <w:t xml:space="preserve">hal-02423246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence quenching processes in Gd2O2S:Pr3+,Ce3+ scintillating ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Effect of [OH – ] Linkages on Luminescent Properties of ZnO Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teny Theresa John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Priolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sarode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brian Lacourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.02.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (37), pp.18070-18075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp204504q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02423250v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red long-lasting phosphorescence (LLP) in β-TCP type Ca9.5Mn(PO4)7 compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Wallez</w:t>
+                <w:t xml:space="preserve">Luminescence quenching processes in Gd2O2S:Pr3+,Ce3+ scintillating ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blahuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elaatmani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Mattmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lacourse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34 (2), pp.376-380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.020⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 33 (10), pp.1514-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423255v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects Identification and Effects of Annealing on Lu2(1-x)Y2xSiO5 (LYSO) Single Crystals for Scintillation Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Mattmann</w:t>
+                <w:t xml:space="preserve">Red long-lasting phosphorescence (LLP) in β-TCP type Ca9.5Mn(PO4)7 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elaatmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.376-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma4071224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02422447v1</w:t>
+                <w:t xml:space="preserve">hal-02423255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of trivalent lanthanide dopant energy levels in (Lu 0.5 Gd 0.5 ) 2 O 3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Defects Identification and Effects of Annealing on Lu2(1-x)Y2xSiO5 (LYSO) Single Crystals for Scintillation Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blahuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ouspenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mattmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3597788⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (7), pp.1224-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma4071224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422441v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Red Persistent Luminescence Phosphor: The Example of YPO 4 :Pr 3+ ,Ln 3+ (Ln = Nd, Er, Ho, Dy)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Location of trivalent lanthanide dopant energy levels in (Lu 0.5 Gd 0.5 ) 2 O 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (12), pp.123518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3597788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp108038v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02418382v1</w:t>
+                <w:t xml:space="preserve">hal-02422441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of TL glow curves of YPO4 double doped with lanthanide ions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Designing a Red Persistent Luminescence Phosphor: The Example of YPO 4 :Pr 3+ ,Ln 3+ (Ln = Nd, Er, Ho, Dy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bedu</w:t>
+                <w:t xml:space="preserve">A. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (12), pp.1410-1416. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (10), pp.4217-4227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp108038v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02423248v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Electron Trap Depth To Enhance Optical Properties of Persistent Luminescence Nanoparticles for In Vivo Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Study of TL glow curves of YPO4 double doped with lanthanide ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrie J.J. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja204504w⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (12), pp.1410-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422449v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnGa2O4:Cr3+: a new red long-lasting phosphor with high brightness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Controlling Electron Trap Depth To Enhance Optical Properties of Persistent Luminescence Nanoparticles for In Vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.010131⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (30), pp.11810-11815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja204504w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418391v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved scintillation time response in (Lu0.5Gd0.5)2O3:Eu3+ compared with Lu2O3:Eu3+ transparent ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ZnGa2O4:Cr3+: a new red long-lasting phosphor with high brightness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jacquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Lacourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (11), pp.10131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.010131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/23/235101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00623794v1</w:t>
+                <w:t xml:space="preserve">hal-02418391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5d–4f and 4f–4f emissions in Ln-doped sesquioxide ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improved scintillation time response in (Lu0.5Gd0.5)2O3:Eu3+ compared with Lu2O3:Eu3+ transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blahuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lacourse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (23), pp.235101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/23/235101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02423246v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy levels in YPO4:Ce3+,Sm3+ studied by thermally and optically stimulated luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrie J.J. Bos</w:t>
+                <w:t xml:space="preserve">Thermally stimulated luminescence of Ca3(PO4)2 and Ca9Ln(PO4)7 (Ln = Pr, Eu, Tb, Dy, Ho, Er, Lu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel R.J. Poolton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pieter Dorenbos</w:t>
+                <w:t xml:space="preserve">R. Aït Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (3-6), pp.343-346. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 45 (3-6), pp.273-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.01.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423244v1</w:t>
+                <w:t xml:space="preserve">hal-02423241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red persistent luminescent silicate nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energy levels in YPO4:Ce3+,Sm3+ studied by thermally and optically stimulated luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrie J.J. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel R.J. Poolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Wallinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Gourier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (3-6), pp.497-499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.01.043⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 45 (3-6), pp.343-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423243v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of reduced radiative recombination in low-well-number strain-balanced quantum well solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red persistent luminescent silicate nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3284964⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (3-6), pp.497-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927564v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stimulated luminescence of Ca3(PO4)2 and Ca9Ln(PO4)7 (Ln = Pr, Eu, Tb, Dy, Ho, Er, Lu)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Viana</w:t>
+                <w:t xml:space="preserve">Observation of reduced radiative recombination in low-well-number strain-balanced quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. W J Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aït Benhamou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. F Führer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (4), pp.044502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3284964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02423241v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled electron and hole trapping in YPO 4 : Ce 3 + , Ln 3 + and LuPO 4 : Ce 3 + , Ln 3 + ( Ln = Sm , Dy, Ho, Er, Tm)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red long-lasting luminescence in clinoenstatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Krumpel</w:t>
+                <w:t xml:space="preserve">Q. Lemasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrie Bos</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1527-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.085103⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418372v1</w:t>
+                <w:t xml:space="preserve">hal-02423238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the structure–luminescence relationships of Ca9Eu(PO4)7</w:t>
+                <w:t xml:space="preserve">Controlled electron and hole trapping in YPO 4 : Ce 3 + , Ln 3 + and LuPO 4 : Ce 3 + , Ln 3 + ( Ln = Sm , Dy, Ho, Er, Tm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajia Ait Benhamou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Andreas Krumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrie Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Der Kolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.085103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418363v1</w:t>
+                <w:t xml:space="preserve">hal-02418372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red long-lasting luminescence in clinoenstatite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insight in the structure–luminescence relationships of Ca9Eu(PO4)7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Lemasne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rajia Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chaneac</w:t>
+                <w:t xml:space="preserve">Mohamed Elaatmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 129 (12), pp.1527-1530. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (8), pp.2319-2325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423238v1</w:t>
+                <w:t xml:space="preserve">hal-02418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and optical characterization of SrHfO3:Ce and SrZrO3:Ce nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Polymer complex solution synthesis of (YxGd1−x)2O3:Eu3+ nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ž. Andrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. D Dramićanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mitrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jokanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 30 (7), pp.1109-1114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.05.032⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 30 (7), pp.1023-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423230v1</w:t>
+                <w:t xml:space="preserve">hal-02423235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer complex solution synthesis of (YxGd1−x)2O3:Eu3+ nanopowders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Mitrić</w:t>
+                <w:t xml:space="preserve">Synthesis and optical characterization of SrHfO3:Ce and SrZrO3:Ce nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jokanović</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Kahn-Harari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 30 (7), pp.1023-1027. </w:t>
+              <w:t xml:space="preserve">, 2008, 30 (7), pp.1109-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423235v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide energy levels in YPO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrie J.J. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (2-6), pp.222-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6143,425 +6143,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency of Lutetium Silicate Scintillators, Ce-Doped LPS and LYSO Crystals for Medical Applications</w:t>
+                <w:t xml:space="preserve">Observation of photon recycling in strain-balanced quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pidol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Dorenbos</w:t>
+                <w:t xml:space="preserve">D. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.371⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (21), pp.213505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2742334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423145v1</w:t>
+                <w:t xml:space="preserve">hal-02927569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-Conversion in Yb,Er-Doped Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Nanoparticles for Cell Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High Efficiency of Lutetium Silicate Scintillators, Ce-Doped LPS and LYSO Crystals for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pidol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 555, pp.383-388. </w:t>
+              <w:t xml:space="preserve">, 2007, 555, pp.371-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423121v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of photon recycling in strain-balanced quantum well solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Up-Conversion in Yb,Er-Doped Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Nanoparticles for Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Johnson</w:t>
+                <w:t xml:space="preserve">Fabienne Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ballard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bessière</w:t>
+                <w:t xml:space="preserve">Claire Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Barnham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Vermaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90 (21), pp.213505. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 555, pp.383-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2742334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927569v1</w:t>
+                <w:t xml:space="preserve">hal-02423121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in quantum well solar cells</w:t>
               </w:r>
@@ -6586,51 +6586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ioannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6693,64 +6693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation and anomalous emission in elpasolite Cs2LiLuCl6:Ce3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W.E. van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,64 +6839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence and scintillation properties of CS2LiYCl6:Ce3+ for γ and neutron detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W. E. van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6994,90 +6994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence properties and scintillation mechanisms of Ce3+-, Pr3+- and Nd3+-doped lutetium pyrosilicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Pidol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Kahn-Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 537 (1-2), pp.125-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7123,64 +7123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence and scintillation properties of the small band gap compound LaI3:Ce3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W.E. van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7251,1300 +7251,1300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic thermal-neutron scintillators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.W.E van Eijk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Beluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.04.163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (12), pp.7701-7706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418303v1</w:t>
+                <w:t xml:space="preserve">hal-02418298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy and anomalous emission of Ce doped elpasolite Cs2LiYCl6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pidol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (10), pp.1887-1897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/16/10/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and optimization of a flexible electrochromic device based on polyaniline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inorganic thermal-neutron scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W.E van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Certiat</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2003.12.034⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 529 (1-3), pp.260-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.04.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418293v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and Lanthanide Impurity Level Locations in CaGa[sub 2]S[sub 4]:Ln[sup 3+] (Ln=Ce, Pr, Tb, Er, Tm)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Dorenbos</w:t>
+                <w:t xml:space="preserve">Study and optimization of a flexible electrochromic device based on polyaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. van Eijk</w:t>
+                <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Yamagishi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-C. Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49 (12), pp.2051-2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2003.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.1811597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02418332v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Spectroscopy and Lanthanide Impurity Level Locations in CaGa[sub 2]S[sub 4]:Ln[sup 3+] (Ln=Ce, Pr, Tb, Er, Tm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beluze</w:t>
+                <w:t xml:space="preserve">C. van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morcrette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Viana</w:t>
+                <w:t xml:space="preserve">E. Yamagishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Frigerio</w:t>
+                <w:t xml:space="preserve">C. Hidaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 95 (12), pp.7701-7706. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 151 (12), pp.H254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.1811597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523641v1</w:t>
+                <w:t xml:space="preserve">hal-02418332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state and solution 43Ca NMR of calcium peroxides involved in the disproportionation of hydrogen peroxide by calcium hydroxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Marko</w:t>
+                <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2003.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (12), pp.7701-7706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418292v1</w:t>
+                <w:t xml:space="preserve">hal-05523641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thermal neutron scintillators: Cs/sub 2/LiYCl/sub 6/:Ce/sup 3+/ and Cs/sub 2/LiYBr/sub 6/:Ce/sup 3+</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid state and solution 43Ca NMR of calcium peroxides involved in the disproportionation of hydrogen peroxide by calcium hydroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Trokiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2004.834957⟩</w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (4), pp.209-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2003.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties and energy levels of Ce3+ in lutetium pyrosilicate scintillator crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New thermal neutron scintillators: Cs/sub 2/LiYCl/sub 6/:Ce/sup 3+/ and Cs/sub 2/LiYBr/sub 6/:Ce/sup 3+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W.E. van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.U. Gudel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1738524⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (5), pp.2970-2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2004.834957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418335v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optical properties and energy levels of Ce3+ in lutetium pyrosilicate scintillator crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Pidol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Kahn-Harari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 95 (12), pp.7701-7706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 95 (12), pp.7731-7737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1738524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418298v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochromic Variation of the Infrared Emissivity in Tungsten Oxide Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8595,51 +8595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrochemical study of Li+ insertion in the infrared reflectance modulating compound LixWO3·H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Beluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,103 +8737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Powder Microstructure for Improved Infrared Reflectance Modulation of an Electrochromic Plastic Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (13), pp.2577-2583. </w:t>
@@ -8883,103 +8883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible electrochromic reflectance device based on tungsten oxide for infrared emissivity control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91 (3), pp.1589-1594. </w:t>
@@ -9017,103 +9017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol–gel deposition of electrochromic WO3 thin film on flexible ITO/PET substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Certiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (13-14), pp.2251-2256. </w:t>
@@ -9208,90 +9208,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties and storage capabilities in AB 2 O 4 :Cr 3+ (A=Zn, Mg, B=Ga, Al)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sraiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, San Francisco, France. pp.89870J, </w:t>
@@ -9355,77 +9355,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, France. pp.898215, </w:t>
@@ -9463,103 +9463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the point defects in oxide materials to enhance functionalities in imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blahuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Francisco, France. pp.86260R, </w:t>
@@ -9597,103 +9597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Ce 3+ doped scintillating materials for medical imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blahuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ouspenski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Francisco, France. pp.86210N, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9740,77 +9740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trap depth optimization to improve optical properties of diopside-based nanophosphors for medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9861,103 +9861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Confined States in Multi Quantum Well Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Calder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE 4th World Conference on Photovoltaic Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Waikoloa, France. pp.67-70, </w:t>
@@ -9995,64 +9995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative recombination in strain-balanced quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10168,51 +10168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10308,90 +10308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Well Solar Cells and Quantum Dot Concentrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Chatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Solar Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier, pp.517-537, 2006, </w:t>
@@ -10429,51 +10429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum wells in photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Chatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10653,51 +10653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F6FF163"/>
+    <w:nsid w:val="48E3DA7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10884,51 +10884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bessiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-546X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075131366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166966v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ganigal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van der Heggen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Smet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02667a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Parker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia de Marco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro-Grijalba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05793c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04390618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Vardanyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13243155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Omar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edreese Alsharaeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kirren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134245" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03368806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelima Basavaraju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Priolkar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06443D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03866E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01097G" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder.K. Sharma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6Z7ZFM1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.06.056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNRSGF7R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403050q" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecointre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Priolkar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW7RQFM1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20NZ8Z6D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basavaraju" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sharma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/37/375401" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecointre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TC00138A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blahuta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ouspenski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D1MZ356-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blahuta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorenbos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouspenski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2269700" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.08.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6F606PC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Priolkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32953K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teny Theresa John" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204504q" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lacourse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.02.040" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DBHLDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ait Benhamou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ9QXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma4071224" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#233;tot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtayries" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108038v" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie J.J. Bos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Dorenbos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.04.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0XDQSD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204504w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jacquart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.010131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;tot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/23/235101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423246v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacourse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mattmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV52HX1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R.J. Poolton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wallinga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM4S18R8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPLW3K57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W J Barnham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F F&#252;hrer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284964" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.02.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2DL8VXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krumpel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie Bos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Kolk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085103" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418363v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia Ait Benhamou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elaatmani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V09CF8W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH9LR9D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423230v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahn-Harari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29FXHT1P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Andri&#263;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Drami&#263;anin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitri&#263;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jokanovi&#263;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6JFHW81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423236v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.10.042" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9HKQSK0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pidol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.371" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pell&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.383" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927569v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ballard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742334" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Barnham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Ballard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannides" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T43DL0SX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E. van Eijk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. G&#252;del" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2005.05.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ1S5RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. E. van Eijk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6XLHMLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423119v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kahn-Harari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.250" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T9PQF8K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.224" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418303v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E van Eijk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.163" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GRBLDW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eijk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/10/019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418293v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Certiat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2003.12.034" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L24RPC19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418332v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Eijk" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yamagishi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hidaka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1811597" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Frigerio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1737807" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418292v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Trokiner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marko" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2003.09.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G60G109-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kramer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Gudel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.834957" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1738524" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423108v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1042015021000053178" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beluze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Baffier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2003.08.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDC1WLTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm021752q" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PFQCN1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418280v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1430543" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00383-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD60J4K4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425291v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sraiki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2048836" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessiere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041838" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425289v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Maldiney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004066" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425287v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909865" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calder" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279348" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423260v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Johnson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488222" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ballard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bushnell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488227" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chatten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452844-5/50017-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lynch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420033861.ch5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bessiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-546X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075131366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166966v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ganigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van der Heggen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Smet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;nard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02667a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Parker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia de Marco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro-Grijalba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05793c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04390618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Vardanyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13243155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Omar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edreese Alsharaeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kirren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134245" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03368806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelima Basavaraju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Priolkar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06443D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01097G" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03866E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder.K. Sharma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6Z7ZFM1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.06.056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNRSGF7R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403050q" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blahuta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorenbos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouspenski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2269700" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecointre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Priolkar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW7RQFM1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20NZ8Z6D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blahuta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ouspenski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D1MZ356-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basavaraju" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sharma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/37/375401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecointre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TC00138A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.08.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6F606PC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Priolkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32953K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#233;tot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacourse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mattmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV52HX1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teny Theresa John" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarode" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204504q" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lacourse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.02.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DBHLDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ait Benhamou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ9QXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma4071224" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtayries" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597788" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108038v" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423248v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie J.J. Bos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Dorenbos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.04.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0XDQSD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204504w" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418391v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jacquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.010131" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623794v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;tot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/23/235101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.02.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2DL8VXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R.J. Poolton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wallinga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM4S18R8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.043" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPLW3K57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927564v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W J Barnham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F F&#252;hrer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284964" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.067" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH9LR9D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418372v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krumpel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie Bos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Kolk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418363v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia Ait Benhamou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elaatmani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V09CF8W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Andri&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Drami&#263;anin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitri&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jokanovi&#263;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6JFHW81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423230v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahn-Harari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29FXHT1P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423236v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.10.042" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9HKQSK0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ballard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742334" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pidol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.371" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423121v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pell&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.383" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Barnham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Ballard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannides" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T43DL0SX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E. van Eijk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. G&#252;del" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2005.05.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ1S5RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. E. van Eijk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6XLHMLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423119v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kahn-Harari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.250" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T9PQF8K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.224" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418298v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Frigerio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1737807" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eijk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/10/019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E van Eijk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.163" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GRBLDW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418293v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Certiat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2003.12.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L24RPC19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Eijk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yamagishi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hidaka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1811597" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523641v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418292v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Trokiner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2003.09.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G60G109-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kramer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Gudel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.834957" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418335v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1738524" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423108v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1042015021000053178" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beluze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Baffier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2003.08.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDC1WLTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm021752q" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PFQCN1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418280v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1430543" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00383-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD60J4K4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425291v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sraiki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2048836" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessiere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041838" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425289v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Maldiney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004066" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425287v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909865" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calder" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279348" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423260v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Johnson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488222" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ballard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bushnell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488227" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chatten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452844-5/50017-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lynch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420033861.ch5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>