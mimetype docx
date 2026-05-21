--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">075131366</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=V3UrCFQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,8996 +203,8996 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-A scintillation and persistent luminescence from Ce-and Ce/Ho-doped YPO₄ nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ganigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van der Heggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (46), pp.25098-25109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5cp02667a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic Nanoscintillators: Current Trends and Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐laure Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (12), pp.2402739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202402739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-tunable silicon nanoparticles synthesized in solution via a redox reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan A Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Castro-Grijalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Ghoridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (16), pp.7958-7964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3nr05793c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two‐photon Light Trigger Sirna Transfection of Cancer Cells Using Non‐Toxic Porous Silicon Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cueto-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantelle Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.202301052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscale Synthesis of Magnetic Mesoporous Silica Nanoparticles and Application to Metal Ion Separation: Nanosafety Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Vardanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Raehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (24), pp.3155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano13243155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic Mesoporous Organosilica Nanoparticles with Photosensitizers for Cell Imaging, siRNA Delivery and Protein Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haneen Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Jakimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edreese Alsharaeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (14), pp.5335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules28145335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Mesoporous Organosilica Nanoparticles for CO2 Adsorption at Standard Temperature and Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kirren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saher Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (13), pp.4245-4245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules27134245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent luminescence materials for deep photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (12), pp.2999-3029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/nanoph-2021-0254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling disorder in the ZnGa 2 O 4 :Cr 3+ persistent phosphor by Mg 2+ substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelima Basavaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchinder Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (2), pp.1369-1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CP06443D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order and disorder around Cr 3+ in chromium doped persistent luminescent AB 2 O 4 spinels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The importance of inversion disorder in the visible light induced persistent luminescence in Cr 3+ doped AB 2 O 4 (A = Zn or Mg and B = Ga or Al)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelima Basavaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gourier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Suchinder Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (16), pp.10993-10999. </w:t>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.1790-1799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP01097G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CP03866E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423009v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of inversion disorder in the visible light induced persistent luminescence in Cr 3+ doped AB 2 O 4 (A = Zn or Mg and B = Ga or Al)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Order and disorder around Cr 3+ in chromium doped persistent luminescent AB 2 O 4 spinels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelima Basavaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (3), pp.1790-1799. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP03866E⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (16), pp.10993-10999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01097G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423002v1</w:t>
+                <w:t xml:space="preserve">hal-02423009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the visible light induced persistent luminescence of Cr3+-doped zinc gallate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchinder.K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75 (7), pp.826-837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpcs.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between chromium content and lattice disorder on persistent luminescence of ZnGa2O4:Cr3+ for in vivo imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchinder Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelima Basavaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suchinder Sharma</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155, pp.251-256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.06.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vivo activation of persistent nanophosphors for optical imaging of vascularization, tumours and grafted cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Teston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchinder Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (4), pp.418-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat3908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of Visible Light for Long-Lasting Phosphorescence in Chromium-Doped Zinc Gallate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchinder Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelima Basavaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suchinder Sharma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (3), pp.1365-1373. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm403050q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and Consequences of Ce$^{4+}$ in LYSO:Ce,Ca and LYSO:Ce,Mg Single Crystals for Medical Imaging Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of manganese in red long-lasting phosphorescence of manganese-doped diopside for in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bessière</w:t>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Viana</w:t>
+                <w:t xml:space="preserve">K.R. Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dorenbos</w:t>
+                <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ouspenski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (4), pp.3134-3141. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (5), pp.1898-1905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2269700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422983v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of manganese in red long-lasting phosphorescence of manganese-doped diopside for in vivo imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In vivo imaging with persistent luminescence silicate-based nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.R. Priolkar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Wallez</w:t>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.01.017⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (10), pp.1852-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422966v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging with persistent luminescence silicate-based nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Red persistent luminescence in MgGa 2 O 4 : Cr 3+ ; a new phosphor for in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Basavaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35 (10), pp.1852-1858. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (37), pp.375401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/37/375401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02422970v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the X-ray dose on the luminescence properties of Ce:LYSO and co-doped Ca,Ce:LYSO single crystals for scintillation applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to induce red persistent luminescence in biocompatible Ca 3 (PO 4 ) 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Blahuta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourier</w:t>
+                <w:t xml:space="preserve">Rajia Aït Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Ouspenski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.03.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), pp.1252-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2TC00138A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02422977v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red persistent luminescence in MgGa 2 O 4 : Cr 3+ ; a new phosphor for in vivo imaging</w:t>
+                <w:t xml:space="preserve">Effect of the X-ray dose on the luminescence properties of Ce:LYSO and co-doped Ca,Ce:LYSO single crystals for scintillation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Basavaraju</w:t>
+                <w:t xml:space="preserve">Samuel Blahuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sharma</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir Ouspenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (37), pp.375401. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (10), pp.1865-1868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/37/375401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422979v1</w:t>
+                <w:t xml:space="preserve">hal-02422977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to induce red persistent luminescence in biocompatible Ca 3 (PO 4 ) 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence and Consequences of Ce$^{4+}$ in LYSO:Ce,Ca and LYSO:Ce,Mg Single Crystals for Medical Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajia Aït Benhamou</w:t>
+                <w:t xml:space="preserve">S. Blahuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Wallez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ouspenski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2TC00138A⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.3134-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2269700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422965v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site occupancy and mechanisms of thermally stimulated luminescence in Ca9Ln(PO4)7 (Ln=lanthanide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajia Aït Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (19), pp.6641-6649. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.08.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of crystal defects in red long-lasting phosphorescence of CaMgSi2O6:Mn diopsides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Priolkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (36), pp.19039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2JM32953K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5d–4f and 4f–4f emissions in Ln-doped sesquioxide ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Luminescence quenching processes in Gd2O2S:Pr3+,Ce3+ scintillating ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blahuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lacourse</w:t>
+                <w:t xml:space="preserve">Eric Mattmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mattmann</w:t>
+                <w:t xml:space="preserve">Brian Lacourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33 (7), pp.1008-1011. </w:t>
+              <w:t xml:space="preserve">, 2011, 33 (10), pp.1514-1518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423246v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of [OH – ] Linkages on Luminescent Properties of ZnO Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red long-lasting phosphorescence (LLP) in β-TCP type Ca9.5Mn(PO4)7 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teny Theresa John</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+                <w:t xml:space="preserve">R. Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sarode</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Elaatmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (37), pp.18070-18075. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.376-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp204504q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422446v1</w:t>
+                <w:t xml:space="preserve">hal-02423255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence quenching processes in Gd2O2S:Pr3+,Ce3+ scintillating ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effect of [OH – ] Linkages on Luminescent Properties of ZnO Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teny Theresa John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Priolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sarode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brian Lacourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.02.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (37), pp.18070-18075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp204504q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02423250v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red long-lasting phosphorescence (LLP) in β-TCP type Ca9.5Mn(PO4)7 compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Elaatmani</w:t>
+                <w:t xml:space="preserve">Defects Identification and Effects of Annealing on Lu2(1-x)Y2xSiO5 (LYSO) Single Crystals for Scintillation Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blahuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ouspenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mattmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.020⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (7), pp.1224-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma4071224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423255v1</w:t>
+                <w:t xml:space="preserve">hal-02422447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects Identification and Effects of Annealing on Lu2(1-x)Y2xSiO5 (LYSO) Single Crystals for Scintillation Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Designing a Red Persistent Luminescence Phosphor: The Example of YPO 4 :Pr 3+ ,Ln 3+ (Ln = Nd, Er, Ho, Dy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Mattmann</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma4071224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (10), pp.4217-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp108038v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422447v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of trivalent lanthanide dopant energy levels in (Lu 0.5 Gd 0.5 ) 2 O 3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of TL glow curves of YPO4 double doped with lanthanide ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrie J.J. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Viana</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galtayries</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (12), pp.123518. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (12), pp.1410-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3597788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422441v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Red Persistent Luminescence Phosphor: The Example of YPO 4 :Pr 3+ ,Ln 3+ (Ln = Nd, Er, Ho, Dy)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Location of trivalent lanthanide dopant energy levels in (Lu 0.5 Gd 0.5 ) 2 O 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp108038v⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (12), pp.123518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3597788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418382v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of TL glow curves of YPO4 double doped with lanthanide ions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Controlling Electron Trap Depth To Enhance Optical Properties of Persistent Luminescence Nanoparticles for In Vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bedu</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.04.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (30), pp.11810-11815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja204504w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02423248v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Electron Trap Depth To Enhance Optical Properties of Persistent Luminescence Nanoparticles for In Vivo Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">ZnGa2O4:Cr3+: a new red long-lasting phosphor with high brightness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jacquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustubh Priolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja204504w⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (11), pp.10131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.010131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422449v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnGa2O4:Cr3+: a new red long-lasting phosphor with high brightness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improved scintillation time response in (Lu0.5Gd0.5)2O3:Eu3+ compared with Lu2O3:Eu3+ transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Blahuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lacourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.010131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (23), pp.235101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/23/235101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418391v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved scintillation time response in (Lu0.5Gd0.5)2O3:Eu3+ compared with Lu2O3:Eu3+ transparent ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5d–4f and 4f–4f emissions in Ln-doped sesquioxide ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rétot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacourse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rétot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Mattmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (23), pp.235101. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (7), pp.1008-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/23/235101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623794v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stimulated luminescence of Ca3(PO4)2 and Ca9Ln(PO4)7 (Ln = Pr, Eu, Tb, Dy, Ho, Er, Lu)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Energy levels in YPO4:Ce3+,Sm3+ studied by thermally and optically stimulated luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrie J.J. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel R.J. Poolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Wallinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Gourier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (3-6), pp.273-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.02.008⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 45 (3-6), pp.343-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423241v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy levels in YPO4:Ce3+,Sm3+ studied by thermally and optically stimulated luminescence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation of reduced radiative recombination in low-well-number strain-balanced quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. W J Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F Führer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (4), pp.044502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3284964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02423244v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red persistent luminescent silicate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (3-6), pp.497-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of reduced radiative recombination in low-well-number strain-balanced quantum well solar cells</w:t>
+                <w:t xml:space="preserve">Thermally stimulated luminescence of Ca3(PO4)2 and Ca9Ln(PO4)7 (Ln = Pr, Eu, Tb, Dy, Ho, Er, Lu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bessière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. F Führer</w:t>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lynch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Aït Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (4), pp.044502. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (3-6), pp.273-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3284964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927564v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red long-lasting luminescence in clinoenstatite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New insight in the structure–luminescence relationships of Ca9Eu(PO4)7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajia Ait Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Chaneac</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elaatmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (8), pp.2319-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423238v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled electron and hole trapping in YPO 4 : Ce 3 + , Ln 3 + and LuPO 4 : Ce 3 + , Ln 3 + ( Ln = Sm , Dy, Ho, Er, Tm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Krumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrie Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van Der Kolk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.085103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the structure–luminescence relationships of Ca9Eu(PO4)7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Red long-lasting luminescence in clinoenstatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Lemasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elaatmani</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1527-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418363v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer complex solution synthesis of (YxGd1−x)2O3:Eu3+ nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ž. Andrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. D Dramićanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mitrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jokanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (7), pp.1023-1027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and optical characterization of SrHfO3:Ce and SrZrO3:Ce nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rétot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kahn-Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30 (7), pp.1109-1114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2007.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide energy levels in YPO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrie J.J. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (2-6), pp.222-226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2007.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of photon recycling in strain-balanced quantum well solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Johnson</w:t>
+                <w:t xml:space="preserve">Up-Conversion in Yb,Er-Doped Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Nanoparticles for Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ballard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bessière</w:t>
+                <w:t xml:space="preserve">Fabienne Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Barnham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vermaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2742334⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 555, pp.383-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927569v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Efficiency of Lutetium Silicate Scintillators, Ce-Doped LPS and LYSO Crystals for Medical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pidol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 555, pp.371-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-Conversion in Yb,Er-Doped Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Nanoparticles for Cell Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of photon recycling in strain-balanced quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
+                <w:t xml:space="preserve">D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vermaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Barnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.383⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (21), pp.213505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2742334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423121v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ioannides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 511-512, pp.76-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation and anomalous emission in elpasolite Cs2LiLuCl6:Ce3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W.E. van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W. Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.U. Güdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 117 (2), pp.187-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2005.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence and scintillation properties of CS2LiYCl6:Ce3+ for γ and neutron detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W. E. van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W. Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.U. Güdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 537 (1-2), pp.242-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2004.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence properties and scintillation mechanisms of Ce3+-, Pr3+- and Nd3+-doped lutetium pyrosilicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Pidol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Kahn-Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 537 (1-2), pp.125-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence and scintillation properties of the small band gap compound LaI3:Ce3+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W.E. van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W. Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.U. Güdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 537 (1-2), pp.22-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spectroscopy and anomalous emission of Ce doped elpasolite Cs2LiYCl6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Beluze</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morcrette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Viana</w:t>
+                <w:t xml:space="preserve">C Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pidol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Frigerio</w:t>
+                <w:t xml:space="preserve">K. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 95 (12), pp.7701-7706. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (10), pp.1887-1897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/10/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418298v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and anomalous emission of Ce doped elpasolite Cs2LiYCl6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study and optimization of a flexible electrochromic device based on polyaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Eijk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pidol</w:t>
+                <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kramer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-C. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/10/019⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49 (12), pp.2051-2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2003.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418311v1</w:t>
+                <w:t xml:space="preserve">hal-02418293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic thermal-neutron scintillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W.E van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 529 (1-3), pp.260-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2004.04.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and optimization of a flexible electrochromic device based on polyaniline</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Lucas</w:t>
+                <w:t xml:space="preserve">Spectroscopy and Lanthanide Impurity Level Locations in CaGa[sub 2]S[sub 4]:Ln[sup 3+] (Ln=Ce, Pr, Tb, Er, Tm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Certiat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yamagishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hidaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2003.12.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 151 (12), pp.H254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1811597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02418293v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and Lanthanide Impurity Level Locations in CaGa[sub 2]S[sub 4]:Ln[sup 3+] (Ln=Ce, Pr, Tb, Er, Tm)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Yamagishi</w:t>
+                <w:t xml:space="preserve">L. Beluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hidaka</w:t>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.1811597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (12), pp.7701-7706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418332v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Frigerio</w:t>
+                <w:t xml:space="preserve">Solid state and solution 43Ca NMR of calcium peroxides involved in the disproportionation of hydrogen peroxide by calcium hydroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Trokiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (4), pp.209-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2003.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523641v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state and solution 43Ca NMR of calcium peroxides involved in the disproportionation of hydrogen peroxide by calcium hydroxide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New thermal neutron scintillators: Cs/sub 2/LiYCl/sub 6/:Ce/sup 3+/ and Cs/sub 2/LiYBr/sub 6/:Ce/sup 3+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W.E. van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.U. Gudel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2003.09.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (5), pp.2970-2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2004.834957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02418292v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thermal neutron scintillators: Cs/sub 2/LiYCl/sub 6/:Ce/sup 3+/ and Cs/sub 2/LiYBr/sub 6/:Ce/sup 3+</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical properties and energy levels of Ce3+ in lutetium pyrosilicate scintillator crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Pidol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Kahn-Harari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2004.834957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (12), pp.7731-7737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1738524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418333v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties and energy levels of Ce3+ in lutetium pyrosilicate scintillator crystal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optical properties of an all-plastic WO3⋅H2O-based infrared modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 95 (12), pp.7731-7737. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1738524⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 95 (12), pp.7701-7706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1737807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418335v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromic Variation of the Infrared Emissivity in Tungsten Oxide Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural and electrochemical study of Li+ insertion in the infrared reflectance modulating compound LixWO3·H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Beluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1042015021000053178⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 165 (1-4), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2003.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423108v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrochemical study of Li+ insertion in the infrared reflectance modulating compound LixWO3·H2O</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electrochromic Variation of the Infrared Emissivity in Tungsten Oxide Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 158 (1-6), pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1042015021000053178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2003.08.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02423104v1</w:t>
+                <w:t xml:space="preserve">hal-02423108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Powder Microstructure for Improved Infrared Reflectance Modulation of an Electrochromic Plastic Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (13), pp.2577-2583. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm021752q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible electrochromic reflectance device based on tungsten oxide for infrared emissivity control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91 (3), pp.1589-1594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1430543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol–gel deposition of electrochromic WO3 thin film on flexible ITO/PET substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Certiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (13-14), pp.2251-2256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0013-4686(01)00383-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9181,1097 +9202,1097 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties and storage capabilities in AB 2 O 4 :Cr 3+ (A=Zn, Mg, B=Ga, Al)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sraiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, San Francisco, France. pp.89870J, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2048836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent luminescence in ZnGa 2 O 4 :Cr: an outstanding biomarker for in-vivo imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, France. pp.898215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2041838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the point defects in oxide materials to enhance functionalities in imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blahuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Francisco, France. pp.86260R, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2004066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Ce 3+ doped scintillating materials for medical imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Blahuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ouspenski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Francisco, France. pp.86210N, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2006639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trap depth optimization to improve optical properties of diopside-based nanophosphors for medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, San Francisco, France. pp.826318, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.909865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Confined States in Multi Quantum Well Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Calder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE 4th World Conference on Photovoltaic Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Waikoloa, France. pp.67-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCPEC.2006.279348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative recombination in strain-balanced quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Record of the Thirty-First IEEE Photovoltaic Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Lake buena Vista, France. pp.679-682, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2005.1488222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-current suppression due to photon recycling in distributed Bragg reflector strain-balanced quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Record of the Thirty-First IEEE Photovoltaic Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Lake buena Vista, France. pp.699-702, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2005.1488227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10281,311 +10302,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Well Solar Cells and Quantum Dot Concentrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.W.J. Barnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Chatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Solar Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier, pp.517-537, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-044452844-5/50017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum wells in photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Chatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Solar Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.517-537, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781420033861.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId344"/>
+      <w:footerReference w:type="default" r:id="rId345"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10653,51 +10674,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48E3DA7B"/>
+    <w:nsid w:val="305F6CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10884,51 +10905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bessiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-546X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075131366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166966v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ganigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van der Heggen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Smet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;nard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02667a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Parker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia de Marco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro-Grijalba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05793c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04390618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Vardanyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13243155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Omar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edreese Alsharaeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kirren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134245" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03368806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelima Basavaraju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Priolkar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06443D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01097G" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03866E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder.K. Sharma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6Z7ZFM1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.06.056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNRSGF7R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403050q" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blahuta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorenbos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouspenski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2269700" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecointre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Priolkar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW7RQFM1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20NZ8Z6D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blahuta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ouspenski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D1MZ356-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basavaraju" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sharma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/37/375401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecointre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TC00138A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.08.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6F606PC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Priolkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32953K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#233;tot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacourse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mattmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV52HX1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teny Theresa John" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarode" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204504q" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lacourse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.02.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DBHLDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ait Benhamou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ9QXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma4071224" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtayries" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597788" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108038v" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423248v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie J.J. Bos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Dorenbos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.04.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0XDQSD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204504w" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418391v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jacquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.010131" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623794v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;tot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/23/235101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.02.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2DL8VXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R.J. Poolton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wallinga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM4S18R8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.043" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPLW3K57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927564v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W J Barnham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F F&#252;hrer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284964" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.067" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH9LR9D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418372v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krumpel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie Bos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Kolk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418363v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia Ait Benhamou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elaatmani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V09CF8W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Andri&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Drami&#263;anin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitri&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jokanovi&#263;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6JFHW81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423230v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahn-Harari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29FXHT1P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423236v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.10.042" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9HKQSK0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ballard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742334" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pidol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.371" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423121v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pell&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.383" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Barnham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Ballard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannides" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T43DL0SX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E. van Eijk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. G&#252;del" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2005.05.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ1S5RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. E. van Eijk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6XLHMLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423119v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kahn-Harari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.250" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T9PQF8K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.224" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418298v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Frigerio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1737807" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eijk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/10/019" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E van Eijk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.163" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GRBLDW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418293v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Certiat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2003.12.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L24RPC19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Eijk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yamagishi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hidaka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1811597" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523641v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418292v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Trokiner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2003.09.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G60G109-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kramer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Gudel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.834957" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418335v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1738524" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423108v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1042015021000053178" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beluze" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Baffier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2003.08.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDC1WLTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm021752q" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PFQCN1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418280v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1430543" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00383-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD60J4K4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425291v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sraiki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2048836" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessiere" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041838" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425289v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Maldiney" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004066" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425287v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006639" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909865" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calder" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279348" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423260v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Johnson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488222" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ballard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bushnell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488227" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chatten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452844-5/50017-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lynch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420033861.ch5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bessiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-546X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075131366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=V3UrCFQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166966v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ganigal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van der Heggen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Smet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02667a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Bulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Parker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia de Marco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro-Grijalba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05793c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04390618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Vardanyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13243155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haneen Omar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edreese Alsharaeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145335" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kirren" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Barka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03368806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2021-0254" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelima Basavaraju" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Priolkar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06443D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03866E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01097G" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder.K. Sharma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.03.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6Z7ZFM1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.06.056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNRSGF7R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm403050q" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422966v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecointre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Priolkar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.01.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW7RQFM1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20NZ8Z6D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basavaraju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sharma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/37/375401" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecointre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TC00138A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blahuta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ouspenski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.03.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D1MZ356-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blahuta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorenbos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouspenski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2269700" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.08.034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6F606PC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Priolkar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32953K" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lacourse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.02.040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DBHLDC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ait Benhamou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ9QXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teny Theresa John" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarode" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204504q" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422447v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma4071224" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108038v" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie J.J. Bos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Dorenbos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bedu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.04.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0XDQSD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#233;tot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtayries" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3597788" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204504w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418391v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jacquart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.010131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;tot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/23/235101" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacourse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mattmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV52HX1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423244v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel R.J. Poolton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wallinga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM4S18R8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W J Barnham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F F&#252;hrer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284964" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.01.043" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPLW3K57-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A&#239;t Benhamou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.02.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2DL8VXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia Ait Benhamou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elaatmani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.06.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V09CF8W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krumpel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie Bos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Kolk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423238v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH9LR9D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Andri&#263;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Drami&#263;anin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitri&#263;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jokanovi&#263;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6JFHW81-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423230v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahn-Harari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.05.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29FXHT1P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2007.10.042" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9HKQSK0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pell&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vermaut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.383" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pidol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.371" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927569v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ballard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barnham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742334" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W.J. Barnham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Ballard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ioannides" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.120" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T43DL0SX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418337v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E. van Eijk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. G&#252;del" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2005.05.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WQ1S5RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. E. van Eijk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6XLHMLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kahn-Harari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.250" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T9PQF8K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.224" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418311v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eijk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/10/019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Certiat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2003.12.034" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L24RPC19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418303v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E van Eijk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.163" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GRBLDW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418332v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Eijk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yamagishi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hidaka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1811597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523641v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Frigerio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1737807" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418292v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Trokiner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thouvenot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2003.09.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G60G109-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kramer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Gudel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.834957" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418335v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1738524" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418298v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beluze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lucas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Baffier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2003.08.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDC1WLTH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423108v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1042015021000053178" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418285v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm021752q" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7PFQCN1G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418280v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1430543" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418262v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00383-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD60J4K4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425291v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sraiki" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2048836" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828284v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessiere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041838" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425289v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Maldiney" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004066" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425287v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006639" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425284v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909865" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425281v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calder" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.2006.279348" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423260v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Johnson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488222" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423266v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ballard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Bushnell" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2005.1488227" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418277v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Chatten" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452844-5/50017-2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644206v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lynch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420033861.ch5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>