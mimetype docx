--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -717,404 +717,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the bivalve Dreissena polymorpha as a biomonitoring tool to reflect the protozoan load in freshwater bodies</w:t>
+                <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Geba</w:t>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Durand</w:t>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Escotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie La Carbona</w:t>
+                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 170, pp.115297. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.452-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434879v1</w:t>
+                <w:t xml:space="preserve">hal-05454250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
+                <w:t xml:space="preserve">Use of the bivalve Dreissena polymorpha as a biomonitoring tool to reflect the protozoan load in freshwater bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+                <w:t xml:space="preserve">Elodie Geba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Geffard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
+                <w:t xml:space="preserve">Sandy Escotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie La Carbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107, pp.452-462. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.115297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454250v1</w:t>
+                <w:t xml:space="preserve">hal-02434879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107, pp.452 - 462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493366v1</w:t>
@@ -1527,51 +1527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Deprivation and Modulation of Hemocyte Activity in the Zebra Mussel ( Dreissena polymorpha )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,51 +2890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet DOREMIPHARM : développement d’outils robustes d’évaluation, pour les milieux aquatiques, du danger des substances chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3323,77 +3323,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Geba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.443-448, 2019, </w:t>
@@ -4124,51 +4124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77D31022"/>
+    <w:nsid w:val="8F53404B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4355,51 +4355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8006-3455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140884084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Mosquera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.06.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14802" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03306585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La Carbona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;ba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Geba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Escotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.10.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chagneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01189-19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerambrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palos Ladeiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12999" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Felix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.034.0226" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villena" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4296-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.09.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K78QWRZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohweyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1189-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAD5485FB9599B82BEB76C01D1912BA2E44CF9D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20599" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ1BQC61-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-009-0419-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PLKNQMXL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Doyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D371V4H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434971v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2007.08.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS3S3CDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.10.079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7HVR8B1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chabot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Henry-Bonnard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409548-9.10979-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/67995" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ025S" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05131039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8006-3455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140884084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Mosquera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves St-Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.06.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14802" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03306585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La Carbona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;ba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.10.027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Geba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Escotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115297" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chagneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01189-19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerambrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palos Ladeiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12999" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Felix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.034.0226" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villena" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4296-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.09.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K78QWRZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohweyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1189-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAD5485FB9599B82BEB76C01D1912BA2E44CF9D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02379481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20599" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ1BQC61-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-009-0419-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PLKNQMXL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Doyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D371V4H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434971v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2007.08.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS3S3CDJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.10.079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7HVR8B1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chabot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Henry-Bonnard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409548-9.10979-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/67995" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04453336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baccaunaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chubilleau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ025S" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05131039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>