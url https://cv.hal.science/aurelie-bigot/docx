--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4124,51 +4124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F53404B"/>
+    <w:nsid w:val="C2EF2EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>