--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Blanfuné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-blanfune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7389-4947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197492762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois – ATER. Septembre 2019 – Aout 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Attaché Temporaire d'Enseignement et de Recherche. Aix-Marseille Université - MIO - UMR 7294 – Osupythéas - Aix-Marseille Université - MIO - UMR 7294 - équipe 5. Changement de végétation marine en Méditerranée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 mois - Post-Doc. Janvier 2018 -Aout 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Étude de la connectivité génétique et océanographique des forêts marines profondes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cystoseira zosteroides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laminaria rodriguezii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - Projet MARFOR, programme européen Biodiversa. MIO - UMR 7294, Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 mois - Post-Doc. Août 2016 - décembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’indicateurs de pressions anthropiques et d'indicateurs écosystémiques. Projet Carlit - DCE et EBQI - DCSMM. ProtisValor - Aix-Marseille Université. MIO - UMR 7294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 mois - Doctorat. Septembre 2014 - juillet 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Le changement global en Méditerranée Nord Occidentale : forêt de Cystoseires, de Sargasses, encorbellement à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithophyllum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et bloom d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostreopsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse de doctorat en Océanographie. Aix-Marseille Université, MIO (UMR 7294), équipe 5 EMBIO. Directeurs de thèse : Marc Verlaque et Charles-François Boudouresque. Mention Très-Honorable avec les Félicitations du Jury. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de Thèse Aix Marseille Université 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">51 mois- Ingénieure d’études</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">en écologie marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**. Avril 2010 – Aout 2014**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etat de conservation des Fucales en Méditerranée et développement d'indicateurs biologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet CARLIT – DCE, Projet Retraparc. Université de Nice Sophia Antipolis ECOMERS (EA 4228) (de 2010 à 2013) puis au MIO - UMR 7294.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 mois - Administration - Février à mars 2010. Université Nice Sophia Antipolis. Direction des relations internationales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Préparation administrative du rapport final du programme européen TEMPUS – HERBS (passage au LMD des facultés de Biologie de Serbie) ainsi que le programme AVERROES (programme d’échange d’étudiants et de personnels avec le Maghreb).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois - Ingénieure d’études en écologie marine. Janvier 2008 à janvier 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyses du développement et de l'impact du Dinoflagellé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostreopsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> cf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ovata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Programme MediOs 2. Laboratoire d’Océanographie de Villefranche-sur-Mer (UMR 7093).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Indigenous Species of Macroalgae in French Mediterranean Marine Protected Areas: Distribution and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13020374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe decline of Gongolaria barbata (Fucales) along most of the French Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.5701. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-generation dispersal shapes the genetic structure of the canopy-forming seaweed Ericaria amentacea (syn. Cystoseira amentacea) in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.455-470. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2025.2554068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How marine protected areas shape habitat complexity: interactions among algal communities, herbivores, and predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11697. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean Dune–Beach–Banquette Ecosystem, Its Pivotal Role in Land–Sea Coupling and the Functioning of Coastal Systems, and Some Related Management Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Francesiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.4556. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, population structure and life cycle of the Mediterranean endemic Laminaria rodriguezii (Laminariales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.877 - 890. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.42076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Change in Human Impact and Environmental Perceptions: A 40-Year Case Study of an Environment-Focused Non-Governmental Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.10006 - 10006. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70322/ecoldivers.2024.10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Dispersal Traits Of Coastal Fishes: An Extensive Database Combining Observations And Growth Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3851-3871. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3851-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Siuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04572926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho- and Chemotyping of Holopelagic Sargassum Species Causing Massive Strandings in the Caribbean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of Lophocladia trichoclados (C.Agardh) F.Schmitz (Rhodophyta), a Non-Indigenous Species, in Eastern Provence and Corsica (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (8), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2024v45a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heatwave of Summer 2022 in the North-Western Mediterranean Sea: Some Species Were Winners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.219. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16020219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna van der Loos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Bafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sea level rise on the Mediterranean Lithophyllum byssoides rims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10577. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Marine and Brackish Macrophytes in the Port-Cros National Park (Provence, France, Mediterranean Sea): Taxa and Research Effort over Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.329. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14050329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the seagrass Halophila stipulacea: A big jump to the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Agel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.103465. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Seagrass Meadows in the Mediterranean Sea: A Critical Review of Effectiveness and Ethical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1034. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13081034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All shallow coastal habitats matter as nurseries for Mediterranean juvenile fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Direach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.14631. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Management in a Mediterranean National Park: The Long, Winding Path from a Species-Centred to an Ecosystem-Centred Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (594), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13110594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of organellar genomes in brown algae reveals an independent introduction of similar foreign sequences into the mitochondrial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (2), pp.429-866. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3-4), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation practices: lessons from the Port-Cros National Park (South-east France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.141216. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sighting of Saccorhiza polyschides (Lightfoot) Batters (Phaeophyceae, Stramenopiles) in Algeria (Mediterranean Sea): an insight into range expansion routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Semroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (5), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2020v41a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of marine and lagoon aquaculture on macrophytes in Mediterranean benthic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (218), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based quality indices: valuable tools for environment management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation pratices: Lessons from the Port-Cros National Park (south-east France, Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ups and downs of a canopy-forming seaweed over a span of more than one century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5250. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41676-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the species diversity of the genus Sargassum (Phaeophyceae) in the Mediterranean Sea, with a focus on a previously unnoticed taxon from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.14079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity - Warming vs. Biological Invasions and overfishing in the Mediterranean Sea: Take care, ‘One Train can hide another’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeusne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOJ Ecology &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/mojes.2017.02.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARLIT method for the assessment of the ecological quality of European Mediterranean waters: relevance, robustness and possible improvements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Mačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.249-259. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystoseira montagnei J. Agardh and C. spinosa Sauvageau (Phaeophyceae, Sargassaceae) : a taxonomic reappraisal of misused names, with the proposal of Cystoseira michaelae Verlaque et al., nom. et stat. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza-Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebzani-Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v38.iss2.2017.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high heritage value of the Mediterranean sandy beaches, with a particular focus on the Posidonia oceanica &amp;quot;banquettes&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.23-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected temporal stability of Cystoseira and Sargassum forests in Port-Cros, one of the oldest Mediterranean marine National Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), pp.61-90. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of Cystoseira crinita, a forest-forming Fucale (Phaeophyceae, Stramenopiles), in France (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sargassum conundrum: very rare, threatened or locally extinct in the NW Mediterranean and still lacking protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2580-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of rocky shore communities to anthropogenic pressures in Albania (Mediterranean Sea): ecological status assessment through the CARLIT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajmir Beqiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefter Kashta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline and local extinction of Fucales in the French Riviera: the harbinger of future extinctions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.206-224. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of Ostreopsis spp. and associated species (Dinophyceae) in the northwestern Mediterranean: the region and the macroalgal substrate matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4525-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1983-2013: Development of marine protected areas along the French Mediterranean coasts and perspectives for achievement of the Aichi target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfune-Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOSS OF THE HABITAT-FORMING CYSTOSEIRA MEDITERRANEA AT ITS NORTHERN-LIMIT OF DISTRIBUTION IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTOSEIRA CRINITA, A LONG-LIVED HABITAT-FORMING SPECIES: THE FATE OF THE FRENCH MEDITERRANEAN SEA POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected abundance and long-term relative stability of the brown alga Cystoseira amentacea, hitherto regarded as a threatened species, in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), pp.305-323. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliferation of the toxic dinoflagellate Ostreopsis cf. ovata in relation to depth, biotic substrate and environmental factors in the North West Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.32-44. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessments of the impact of Ostreopsis cf. ovata (Dinophyceae) development on macroinvertebrates in the North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between scientists, managers and policy makers in the framework of the French MediOs project on Ostreopsis (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya.v33.iss2.2011.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE FUCALES POPULATIONS ON THE FRENCH MEDITERRANEAN COAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the toxic dinoflagellate Ostreopsis cf. ovata in relation with environmental factors in Monaco (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (12), pp.2681-2691. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN THE NW MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis proliferation along the Northern Mediterranean coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (3), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE CARLIT METHODOLOGY IN THE MEDITERRANEAN ROCKY WATER BODIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.173-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN MONACO (NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and expansion of Posidonia Monitoring networks along Corsican coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oberti Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Mediterranean Symposium on Marine Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente années d'évolution des interdictions de prélèvements dans les AMP littorales des côtes françaises de la Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du dinoflagellé benthique toxique Ostreopsis cf. ovata en Méditerranée Nord-Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTORE. Valorisation écologique des ouvrages maritimes par la transplantation des algues du genre Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro-méditerranéen sur les récifs artificiels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the carlit methodology in the Mediterranean rocky water bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des facteurs environnementaux sur le développement d'Ostreopsis cf. ovata durant les étés 2007 et 2008 à Monaco (Méditerranée Nord-Occidentale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis): Ecological aspects. International workshop &amp;quot;Blooms and invasions of marine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International workshop "Blooms and invasions of marine species"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des populations de Fucales des côtes françaises de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation de Cystoseira amentacea var. stricta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis cf. ovata development in relation with depth, biotic substrate and environmental factors in the North Western Mediterranean Sea in 2008 and 2009 years - MediOs 2 program.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dinoflagellé benthique toxique Ostreopsis cf. ovata sur l'abondance et la composition de la méiofaune des macroalgues en Méditerranée nord-occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in the NW Mediterranean sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Fucales populations on the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on Ostreopsis cf. ovata dynamic during the summers 2007 and 2008 in Monaco (NW Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis cf. ovata proliferation along the northern Mediterranean Sea (NW Mediterranean and Adriatic Seas) coastal waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis) and the relations with managers and policy makers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Ostreopsis cf. ovata, a toxic benthic dinoflagellate, on phytal meiofauna from the coastal NW Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ostreopsis cf. ovata development on macroinvertebrates in the NW Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénombrement de dinoflagellés toxiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement d'Ostreopsis spp. sur la macrofaune (oursins et patelles) durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement of Ostreopsis spp. in monaco in relation with environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude écologique et génétique des populations d'un dinoflagellé benthique toxique, Ostreopsis cf. ovata, en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit pois déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis ovata dans la Baie de Villefranche en 2009 & Suivi à haute fréquence aux Marinières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des TEP et des bactéries associées à Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enjalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ostreopsis cf. ovata in the Mediterranean Sea, relations with environmental factors and consequences on shallow rocky ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microflore associée à Ostreopsis cf. ovata entre Cassis et Gênes durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la microflore benthique (dont Ostreopsis spp.) durant l'année 2008 au niveau de 6 stations entre Cassis (France) et Gênes (Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis cf. ovata épiphyte et planctonique en 2008 entre Cassis et Gênes en fonction de la profondeur, de la température et de la concentration en sels nutritifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in Monaco (NW Mediterranean sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de l'abondance d'Ostreopsis cf. ovata épiphyte et libre (Baie de Villefranche‐sur‐mer, 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du développement estival d'Ostreopsis spp. à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la profondeur et du substrat sur le développement d'Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord-Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques euro-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site WEB MediOs 2 : un outil d'échanges d'informations indispensable au bon fonctionnement du projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques benthiques du genre Ostreopsis en Méditerranée NO : présentation du projet MediOs 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Algimac de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance &amp;quot; Ostreopsis &amp;quot; mise en place par l'Observatoire de Villefranche et l'Université de Nice durant l'été 2008 pour répondre aux besoins du Ministère de la Santé (Côte d'Azur et Var).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2 - Ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008 : influence des paramètres physico-chimiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité respiratoire d'une bactérie marine, Marinobacter hydrocarbonoclasticus sp. 17, en fonction de la pression hydrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Océanologie marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts marines de France et de Méditerranée : guide de détermination des espèces-ingénieurs (Sargassaceae, Fucales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9791032003657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Mediterranean Coastal Habitats: A Plea for a Socio-ecosystem-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes. Proceedings of Coast Bordeaux Symposium and of the 17th French-Japanese Oceanography Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-320, 2020, 978-3-030-43483-0. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where seaweed forests meet animal forests: the examples of macroalgae in coral reefs and the Mediterranean coralligene ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecology of Benthic Biodiversity Hotspots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2016, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_48-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea level rise and the collapse of a Mediterranean ecosystem, the Lithophyllum byssoides algal rim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change. A scientific update.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the taxonomy of Sargassum with specimens from French West Indies ans South of the Madagascar coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Marani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pena-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04290796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VIRGINIA OIL SPILL IN PROVENCE: A TALE OF INAPPROPRIATE OVER-CLEANING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserves sous réserves... Pour y voir plus clair. La charte graphique de &amp;quot; Mer Vivante &amp;quot; des espaces marins protégés par des limitations ou interdictions de pêche. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Naturaliste. Evaluation écologique du littoral rocheux de l'Aire Marine Protégée de Karaburini-Sazani-Méthode Carlit- Mission du 27 mai au 01 juin 2013. Initiative pour les petites îles de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dinoflagellé Ostreopsis : petite cause grandes conséquences. GisPosidonie : Plus de 30 ans au service de la protection et de la gestion du milieu marin. Le Diréach L. et Boudouresque C.F. eds., Gis Posidonie publ., Marseille : 151-154.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côtes méditerranéennes françaises : inventaire et impact des aménagements gagnés sur la mer. Ed. Lab. ECOMERS, Université Nice Sophia Antipolis. 153p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chancollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 153 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à grande échelle des écosystèmes au niveau de la mer. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique des digues - Etat initial. 37 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN : Screening sur le littoral français méditerranéen du stock d'Ostreopsis sp. macroalgal. Volet 1 : Approche géographique. 49 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDAM.org : inventaire et impact des aménagements gagnés sur le domaine marin - côtes méditerranéennes françaises. Laboratoire Ecomers, Université Nice Sophia Antipolis. Publication électronique : www.medam.org.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chancollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides - Site Natura 2000 FR9301602 &amp;quot; Calanques - Iles Marseillaises Cap Canaille - Massif du Grand Caunet &amp;quot;. 22 p. + Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique lagunaire- Etat initial du site de transplantation et de prélèvement. 26 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN. Dénombrements de dinoflagellés benthiques et identification de macrophytes. Contrat Ifremer - Gis Posidonie. 30p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 22 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Médiolittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la flore de l'étage médiolittoral et de l'horizon haut de l'étage supralittoral du secteur de Beaulieu. Contrat GIS Posidonie - CREOCEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Infralittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme RETRAPARC - Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira. 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état des populations Cystoseira spp. et de Lithophyllum byssoides aux abords de la plage de Sainte-Croix (Carro - Bouches-du-Rhône). Rapport d'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques. Programme Liteau III : 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 24 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 24 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport scientifique de fin de contrat MediOs2. Janvier 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont. Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques (rapport scientifique de fin de contrat). Janvier 2010. CNRS -LOV- 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertaud Du Chazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire d'activités du projet MediOs2. Juin 2009. CNRS -LOV. 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier rapport d'activités du projet MediOs2 (23 décembre 2008). CNRS -LOV. 16 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des euax de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oceanography and geographic distance on genetic structure: how varying the sampled domain influences conclusions in Laminaria digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tempera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSD – Ocean/Biological oceanography. 2022, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le Programme de Surveillance DCSMM &amp;quot;Habitats Benthiques et Intégrité des Fonds marins&amp;quot; pour le Plan d'Actions pour le Milieu Marin de la sous-région marine Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ausher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Blanfuné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-blanfune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7389-4947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197492762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois – ATER. Septembre 2019 – Aout 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Attaché Temporaire d'Enseignement et de Recherche. Aix-Marseille Université - MIO - UMR 7294 – Osupythéas - Aix-Marseille Université - MIO - UMR 7294 - équipe 5. Changement de végétation marine en Méditerranée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 mois - Post-Doc. Janvier 2018 -Aout 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Étude de la connectivité génétique et océanographique des forêts marines profondes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cystoseira zosteroides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laminaria rodriguezii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - Projet MARFOR, programme européen Biodiversa. MIO - UMR 7294, Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 mois - Post-Doc. Août 2016 - décembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’indicateurs de pressions anthropiques et d'indicateurs écosystémiques. Projet Carlit - DCE et EBQI - DCSMM. ProtisValor - Aix-Marseille Université. MIO - UMR 7294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 mois - Doctorat. Septembre 2014 - juillet 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Le changement global en Méditerranée Nord Occidentale : forêt de Cystoseires, de Sargasses, encorbellement à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithophyllum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et bloom d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostreopsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse de doctorat en Océanographie. Aix-Marseille Université, MIO (UMR 7294), équipe 5 EMBIO. Directeurs de thèse : Marc Verlaque et Charles-François Boudouresque. Mention Très-Honorable avec les Félicitations du Jury. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de Thèse Aix Marseille Université 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">51 mois- Ingénieure d’études</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">en écologie marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**. Avril 2010 – Aout 2014**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etat de conservation des Fucales en Méditerranée et développement d'indicateurs biologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet CARLIT – DCE, Projet Retraparc. Université de Nice Sophia Antipolis ECOMERS (EA 4228) (de 2010 à 2013) puis au MIO - UMR 7294.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 mois - Administration - Février à mars 2010. Université Nice Sophia Antipolis. Direction des relations internationales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Préparation administrative du rapport final du programme européen TEMPUS – HERBS (passage au LMD des facultés de Biologie de Serbie) ainsi que le programme AVERROES (programme d’échange d’étudiants et de personnels avec le Maghreb).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois - Ingénieure d’études en écologie marine. Janvier 2008 à janvier 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyses du développement et de l'impact du Dinoflagellé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostreopsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> cf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ovata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Programme MediOs 2. Laboratoire d’Océanographie de Villefranche-sur-Mer (UMR 7093).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Indigenous Species of Macroalgae in French Mediterranean Marine Protected Areas: Distribution and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13020374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe decline of Gongolaria barbata (Fucales) along most of the French Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.5701. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-generation dispersal shapes the genetic structure of the canopy-forming seaweed Ericaria amentacea (syn. Cystoseira amentacea) in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.455-470. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2025.2554068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How marine protected areas shape habitat complexity: interactions among algal communities, herbivores, and predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11697. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean Dune–Beach–Banquette Ecosystem, Its Pivotal Role in Land–Sea Coupling and the Functioning of Coastal Systems, and Some Related Management Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Francesiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.4556. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, population structure and life cycle of the Mediterranean endemic Laminaria rodriguezii (Laminariales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.877 - 890. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.42076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heatwave of Summer 2022 in the North-Western Mediterranean Sea: Some Species Were Winners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.219. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16020219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Dispersal Traits Of Coastal Fishes: An Extensive Database Combining Observations And Growth Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3851-3871. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3851-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Change in Human Impact and Environmental Perceptions: A 40-Year Case Study of an Environment-Focused Non-Governmental Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.10006 - 10006. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70322/ecoldivers.2024.10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Siuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04572926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho- and Chemotyping of Holopelagic Sargassum Species Causing Massive Strandings in the Caribbean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of Lophocladia trichoclados (C.Agardh) F.Schmitz (Rhodophyta), a Non-Indigenous Species, in Eastern Provence and Corsica (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (8), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2024v45a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna van der Loos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Bafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sea level rise on the Mediterranean Lithophyllum byssoides rims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10577. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Marine and Brackish Macrophytes in the Port-Cros National Park (Provence, France, Mediterranean Sea): Taxa and Research Effort over Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.329. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14050329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the seagrass Halophila stipulacea: A big jump to the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Agel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.103465. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Management in a Mediterranean National Park: The Long, Winding Path from a Species-Centred to an Ecosystem-Centred Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (594), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13110594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All shallow coastal habitats matter as nurseries for Mediterranean juvenile fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Direach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.14631. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Seagrass Meadows in the Mediterranean Sea: A Critical Review of Effectiveness and Ethical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1034. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13081034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of organellar genomes in brown algae reveals an independent introduction of similar foreign sequences into the mitochondrial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (2), pp.429-866. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3-4), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation pratices: Lessons from the Port-Cros National Park (south-east France, Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation practices: lessons from the Port-Cros National Park (South-east France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.141216. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sighting of Saccorhiza polyschides (Lightfoot) Batters (Phaeophyceae, Stramenopiles) in Algeria (Mediterranean Sea): an insight into range expansion routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Semroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (5), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2020v41a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of marine and lagoon aquaculture on macrophytes in Mediterranean benthic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (218), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based quality indices: valuable tools for environment management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ups and downs of a canopy-forming seaweed over a span of more than one century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5250. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41676-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the species diversity of the genus Sargassum (Phaeophyceae) in the Mediterranean Sea, with a focus on a previously unnoticed taxon from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.14079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high heritage value of the Mediterranean sandy beaches, with a particular focus on the Posidonia oceanica &amp;quot;banquettes&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.23-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity - Warming vs. Biological Invasions and overfishing in the Mediterranean Sea: Take care, ‘One Train can hide another’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeusne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOJ Ecology &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/mojes.2017.02.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystoseira montagnei J. Agardh and C. spinosa Sauvageau (Phaeophyceae, Sargassaceae) : a taxonomic reappraisal of misused names, with the proposal of Cystoseira michaelae Verlaque et al., nom. et stat. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza-Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebzani-Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v38.iss2.2017.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARLIT method for the assessment of the ecological quality of European Mediterranean waters: relevance, robustness and possible improvements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Mačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.249-259. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected temporal stability of Cystoseira and Sargassum forests in Port-Cros, one of the oldest Mediterranean marine National Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), pp.61-90. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of Cystoseira crinita, a forest-forming Fucale (Phaeophyceae, Stramenopiles), in France (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sargassum conundrum: very rare, threatened or locally extinct in the NW Mediterranean and still lacking protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2580-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of rocky shore communities to anthropogenic pressures in Albania (Mediterranean Sea): ecological status assessment through the CARLIT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajmir Beqiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefter Kashta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTOSEIRA CRINITA, A LONG-LIVED HABITAT-FORMING SPECIES: THE FATE OF THE FRENCH MEDITERRANEAN SEA POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOSS OF THE HABITAT-FORMING CYSTOSEIRA MEDITERRANEA AT ITS NORTHERN-LIMIT OF DISTRIBUTION IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline and local extinction of Fucales in the French Riviera: the harbinger of future extinctions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.206-224. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of Ostreopsis spp. and associated species (Dinophyceae) in the northwestern Mediterranean: the region and the macroalgal substrate matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4525-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1983-2013: Development of marine protected areas along the French Mediterranean coasts and perspectives for achievement of the Aichi target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfune-Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected abundance and long-term relative stability of the brown alga Cystoseira amentacea, hitherto regarded as a threatened species, in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), pp.305-323. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliferation of the toxic dinoflagellate Ostreopsis cf. ovata in relation to depth, biotic substrate and environmental factors in the North West Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.32-44. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessments of the impact of Ostreopsis cf. ovata (Dinophyceae) development on macroinvertebrates in the North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between scientists, managers and policy makers in the framework of the French MediOs project on Ostreopsis (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya.v33.iss2.2011.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE FUCALES POPULATIONS ON THE FRENCH MEDITERRANEAN COAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN THE NW MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the toxic dinoflagellate Ostreopsis cf. ovata in relation with environmental factors in Monaco (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (12), pp.2681-2691. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis proliferation along the Northern Mediterranean coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (3), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE CARLIT METHODOLOGY IN THE MEDITERRANEAN ROCKY WATER BODIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.173-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN MONACO (NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and expansion of Posidonia Monitoring networks along Corsican coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oberti Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Mediterranean Symposium on Marine Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente années d'évolution des interdictions de prélèvements dans les AMP littorales des côtes françaises de la Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du dinoflagellé benthique toxique Ostreopsis cf. ovata en Méditerranée Nord-Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTORE. Valorisation écologique des ouvrages maritimes par la transplantation des algues du genre Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro-méditerranéen sur les récifs artificiels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ostreopsis cf. ovata development on macroinvertebrates in the NW Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Ostreopsis cf. ovata, a toxic benthic dinoflagellate, on phytal meiofauna from the coastal NW Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénombrement de dinoflagellés toxiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des facteurs environnementaux sur le développement d'Ostreopsis cf. ovata durant les étés 2007 et 2008 à Monaco (Méditerranée Nord-Occidentale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the carlit methodology in the Mediterranean rocky water bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis): Ecological aspects. International workshop &amp;quot;Blooms and invasions of marine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International workshop "Blooms and invasions of marine species"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des populations de Fucales des côtes françaises de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis cf. ovata development in relation with depth, biotic substrate and environmental factors in the North Western Mediterranean Sea in 2008 and 2009 years - MediOs 2 program.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation de Cystoseira amentacea var. stricta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in the NW Mediterranean sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dinoflagellé benthique toxique Ostreopsis cf. ovata sur l'abondance et la composition de la méiofaune des macroalgues en Méditerranée nord-occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Fucales populations on the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on Ostreopsis cf. ovata dynamic during the summers 2007 and 2008 in Monaco (NW Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis cf. ovata proliferation along the northern Mediterranean Sea (NW Mediterranean and Adriatic Seas) coastal waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis) and the relations with managers and policy makers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la profondeur et du substrat sur le développement d'Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de l'abondance d'Ostreopsis cf. ovata épiphyte et libre (Baie de Villefranche‐sur‐mer, 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du développement estival d'Ostreopsis spp. à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude écologique et génétique des populations d'un dinoflagellé benthique toxique, Ostreopsis cf. ovata, en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit pois déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement d'Ostreopsis spp. sur la macrofaune (oursins et patelles) durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement of Ostreopsis spp. in monaco in relation with environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis ovata dans la Baie de Villefranche en 2009 & Suivi à haute fréquence aux Marinières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des TEP et des bactéries associées à Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enjalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ostreopsis cf. ovata in the Mediterranean Sea, relations with environmental factors and consequences on shallow rocky ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microflore associée à Ostreopsis cf. ovata entre Cassis et Gênes durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la microflore benthique (dont Ostreopsis spp.) durant l'année 2008 au niveau de 6 stations entre Cassis (France) et Gênes (Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis cf. ovata épiphyte et planctonique en 2008 entre Cassis et Gênes en fonction de la profondeur, de la température et de la concentration en sels nutritifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in Monaco (NW Mediterranean sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site WEB MediOs 2 : un outil d'échanges d'informations indispensable au bon fonctionnement du projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord-Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques euro-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques benthiques du genre Ostreopsis en Méditerranée NO : présentation du projet MediOs 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Algimac de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008 : influence des paramètres physico-chimiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance &amp;quot; Ostreopsis &amp;quot; mise en place par l'Observatoire de Villefranche et l'Université de Nice durant l'été 2008 pour répondre aux besoins du Ministère de la Santé (Côte d'Azur et Var).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2 - Ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité respiratoire d'une bactérie marine, Marinobacter hydrocarbonoclasticus sp. 17, en fonction de la pression hydrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Océanologie marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts marines de France et de Méditerranée : guide de détermination des espèces-ingénieurs (Sargassaceae, Fucales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9791032003657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Mediterranean Coastal Habitats: A Plea for a Socio-ecosystem-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes. Proceedings of Coast Bordeaux Symposium and of the 17th French-Japanese Oceanography Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-320, 2020, 978-3-030-43483-0. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea level rise and the collapse of a Mediterranean ecosystem, the Lithophyllum byssoides algal rim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change. A scientific update.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where seaweed forests meet animal forests: the examples of macroalgae in coral reefs and the Mediterranean coralligene ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecology of Benthic Biodiversity Hotspots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2016, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_48-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the taxonomy of Sargassum with specimens from French West Indies ans South of the Madagascar coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Marani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pena-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04290796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VIRGINIA OIL SPILL IN PROVENCE: A TALE OF INAPPROPRIATE OVER-CLEANING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserves sous réserves... Pour y voir plus clair. La charte graphique de &amp;quot; Mer Vivante &amp;quot; des espaces marins protégés par des limitations ou interdictions de pêche. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Naturaliste. Evaluation écologique du littoral rocheux de l'Aire Marine Protégée de Karaburini-Sazani-Méthode Carlit- Mission du 27 mai au 01 juin 2013. Initiative pour les petites îles de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dinoflagellé Ostreopsis : petite cause grandes conséquences. GisPosidonie : Plus de 30 ans au service de la protection et de la gestion du milieu marin. Le Diréach L. et Boudouresque C.F. eds., Gis Posidonie publ., Marseille : 151-154.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côtes méditerranéennes françaises : inventaire et impact des aménagements gagnés sur la mer. Ed. Lab. ECOMERS, Université Nice Sophia Antipolis. 153p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chancollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 153 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à grande échelle des écosystèmes au niveau de la mer. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique lagunaire- Etat initial du site de transplantation et de prélèvement. 26 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique des digues - Etat initial. 37 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN : Screening sur le littoral français méditerranéen du stock d'Ostreopsis sp. macroalgal. Volet 1 : Approche géographique. 49 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDAM.org : inventaire et impact des aménagements gagnés sur le domaine marin - côtes méditerranéennes françaises. Laboratoire Ecomers, Université Nice Sophia Antipolis. Publication électronique : www.medam.org.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chancollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides - Site Natura 2000 FR9301602 &amp;quot; Calanques - Iles Marseillaises Cap Canaille - Massif du Grand Caunet &amp;quot;. 22 p. + Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme RETRAPARC - Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira. 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN. Dénombrements de dinoflagellés benthiques et identification de macrophytes. Contrat Ifremer - Gis Posidonie. 30p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 22 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Médiolittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la flore de l'étage médiolittoral et de l'horizon haut de l'étage supralittoral du secteur de Beaulieu. Contrat GIS Posidonie - CREOCEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Infralittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques (rapport scientifique de fin de contrat). Janvier 2010. CNRS -LOV- 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état des populations Cystoseira spp. et de Lithophyllum byssoides aux abords de la plage de Sainte-Croix (Carro - Bouches-du-Rhône). Rapport d'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques. Programme Liteau III : 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 24 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 24 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport scientifique de fin de contrat MediOs2. Janvier 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont. Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertaud Du Chazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire d'activités du projet MediOs2. Juin 2009. CNRS -LOV. 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier rapport d'activités du projet MediOs2 (23 décembre 2008). CNRS -LOV. 16 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des euax de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oceanography and geographic distance on genetic structure: how varying the sampled domain influences conclusions in Laminaria digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tempera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSD – Ocean/Biological oceanography. 2022, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le Programme de Surveillance DCSMM &amp;quot;Habitats Benthiques et Intégrité des Fonds marins&amp;quot; pour le Plan d'Actions pour le Milieu Marin de la sous-région marine Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ausher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AE1FE3B"/>
+    <w:nsid w:val="2A42858D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-blanfune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7389-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197492762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borriglione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Perret-Boudouresque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thouroude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13020374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89958-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2554068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14992" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05074471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thierry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.42076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellicani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ecoldivers.2024.10006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Ardizzone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3851-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2024v45a8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16020219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noisette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37110-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14050329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Holon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253154v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pergent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13081034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chemin&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Direach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93557-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13110594" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Rana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Riehl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;dail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342415v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Semroud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2020v41a5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent-Martini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00218" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342557v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41676-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Aouissi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Nesrine Sellam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Derbal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.14079" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojes.2017.02.00031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ma&#269;i&#263;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.049" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636819v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza-Nesrine Sellam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebzani-Zahaf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v38.iss2.2017.133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Hereu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.61" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2580-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436150v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajmir Beqiraj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefter Kashta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.05.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grossel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4525-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meinesz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfune-Thibaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.10.025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.09.043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangialajo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.01.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MHWSBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927001v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cohu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927010v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v33.iss2.2011.137" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927014v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFQMW42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ganzin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Accoroni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.11.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFNVMFXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927167v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Labat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01138552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberti Pascal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bein" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orsini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937832v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grondin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937227v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markovic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937838v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Labat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937107v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937845v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robvieux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937843v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoccola" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937117v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ganzin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accoroni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937120v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amzil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chomerat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937118v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937124v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937975v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalric" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937125v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiantore" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937973v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937232v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938119v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938093v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937860v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938009v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937857v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937863v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938007v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938091v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937866v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409741v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_48-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409734v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04290796v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Marani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pena-Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474513v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931539v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937223v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935795v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chancollon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937222v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935806v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bail" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935813v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grossel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937225v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel." TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935814v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935803v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935818v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935850v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935839v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935821v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935842v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935827v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935873v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935868v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont Equipe Medios2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938033v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont. Equipe Medios2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935883v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aumond" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertaud Du Chazaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducombe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935896v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271701v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ausher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-blanfune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7389-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197492762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borriglione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Perret-Boudouresque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thouroude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13020374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89958-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2554068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14992" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05074471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thierry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.42076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16020219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Ardizzone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3851-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellicani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ecoldivers.2024.10006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2024v45a8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noisette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37110-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14050329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Holon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13110594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chemin&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Direach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93557-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pergent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13081034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Rana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Riehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.01.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342427v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;dail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibaut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Semroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2020v41a5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent-Martini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00218" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342401v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41676-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Aouissi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Nesrine Sellam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Derbal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.14079" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojes.2017.02.00031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636819v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza-Nesrine Sellam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebzani-Zahaf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v38.iss2.2017.133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ma&#269;i&#263;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markovic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Hereu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.61" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2580-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436150v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajmir Beqiraj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefter Kashta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.05.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245913v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226164v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grossel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4525-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meinesz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfune-Thibaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.10.025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.09.043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangialajo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.01.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MHWSBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927001v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cohu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927010v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v33.iss2.2011.137" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927014v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFQMW42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ganzin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Accoroni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.11.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFNVMFXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927167v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Labat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01138552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberti Pascal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bein" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orsini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937832v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grondin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937108v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937118v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937833v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937838v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Labat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937227v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937107v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937116v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937845v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robvieux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937230v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoccola" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937231v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937117v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ganzin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accoroni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937120v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amzil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chomerat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938093v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938111v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937988v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937975v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938118v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937125v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiantore" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937973v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938110v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938114v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937232v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937860v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937863v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937855v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938091v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938007v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937866v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409734v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409741v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_48-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04290796v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Marani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pena-Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474513v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931539v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937223v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935795v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chancollon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937222v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935803v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bail" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935806v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935813v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grossel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935814v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935818v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935839v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935821v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935842v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935900v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont Equipe Medios2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935873v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935868v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935872v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938033v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont. Equipe Medios2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935883v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aumond" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertaud Du Chazaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducombe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935896v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271701v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ausher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>