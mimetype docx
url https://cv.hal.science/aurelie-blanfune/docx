--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Blanfuné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-blanfune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7389-4947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197492762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois – ATER. Septembre 2019 – Aout 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Attaché Temporaire d'Enseignement et de Recherche. Aix-Marseille Université - MIO - UMR 7294 – Osupythéas - Aix-Marseille Université - MIO - UMR 7294 - équipe 5. Changement de végétation marine en Méditerranée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 mois - Post-Doc. Janvier 2018 -Aout 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Étude de la connectivité génétique et océanographique des forêts marines profondes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cystoseira zosteroides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laminaria rodriguezii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - Projet MARFOR, programme européen Biodiversa. MIO - UMR 7294, Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 mois - Post-Doc. Août 2016 - décembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’indicateurs de pressions anthropiques et d'indicateurs écosystémiques. Projet Carlit - DCE et EBQI - DCSMM. ProtisValor - Aix-Marseille Université. MIO - UMR 7294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 mois - Doctorat. Septembre 2014 - juillet 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Le changement global en Méditerranée Nord Occidentale : forêt de Cystoseires, de Sargasses, encorbellement à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithophyllum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et bloom d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostreopsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse de doctorat en Océanographie. Aix-Marseille Université, MIO (UMR 7294), équipe 5 EMBIO. Directeurs de thèse : Marc Verlaque et Charles-François Boudouresque. Mention Très-Honorable avec les Félicitations du Jury. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de Thèse Aix Marseille Université 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">51 mois- Ingénieure d’études</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">en écologie marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**. Avril 2010 – Aout 2014**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etat de conservation des Fucales en Méditerranée et développement d'indicateurs biologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet CARLIT – DCE, Projet Retraparc. Université de Nice Sophia Antipolis ECOMERS (EA 4228) (de 2010 à 2013) puis au MIO - UMR 7294.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 mois - Administration - Février à mars 2010. Université Nice Sophia Antipolis. Direction des relations internationales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Préparation administrative du rapport final du programme européen TEMPUS – HERBS (passage au LMD des facultés de Biologie de Serbie) ainsi que le programme AVERROES (programme d’échange d’étudiants et de personnels avec le Maghreb).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois - Ingénieure d’études en écologie marine. Janvier 2008 à janvier 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyses du développement et de l'impact du Dinoflagellé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostreopsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> cf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ovata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Programme MediOs 2. Laboratoire d’Océanographie de Villefranche-sur-Mer (UMR 7093).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Indigenous Species of Macroalgae in French Mediterranean Marine Protected Areas: Distribution and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13020374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe decline of Gongolaria barbata (Fucales) along most of the French Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.5701. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-generation dispersal shapes the genetic structure of the canopy-forming seaweed Ericaria amentacea (syn. Cystoseira amentacea) in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.455-470. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2025.2554068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How marine protected areas shape habitat complexity: interactions among algal communities, herbivores, and predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11697. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean Dune–Beach–Banquette Ecosystem, Its Pivotal Role in Land–Sea Coupling and the Functioning of Coastal Systems, and Some Related Management Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Francesiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.4556. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, population structure and life cycle of the Mediterranean endemic Laminaria rodriguezii (Laminariales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.877 - 890. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.42076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heatwave of Summer 2022 in the North-Western Mediterranean Sea: Some Species Were Winners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.219. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16020219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Dispersal Traits Of Coastal Fishes: An Extensive Database Combining Observations And Growth Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3851-3871. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3851-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Change in Human Impact and Environmental Perceptions: A 40-Year Case Study of an Environment-Focused Non-Governmental Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.10006 - 10006. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70322/ecoldivers.2024.10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Siuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04572926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho- and Chemotyping of Holopelagic Sargassum Species Causing Massive Strandings in the Caribbean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of Lophocladia trichoclados (C.Agardh) F.Schmitz (Rhodophyta), a Non-Indigenous Species, in Eastern Provence and Corsica (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (8), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2024v45a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna van der Loos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Bafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sea level rise on the Mediterranean Lithophyllum byssoides rims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10577. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Marine and Brackish Macrophytes in the Port-Cros National Park (Provence, France, Mediterranean Sea): Taxa and Research Effort over Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.329. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14050329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the seagrass Halophila stipulacea: A big jump to the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Agel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.103465. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Management in a Mediterranean National Park: The Long, Winding Path from a Species-Centred to an Ecosystem-Centred Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (594), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13110594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All shallow coastal habitats matter as nurseries for Mediterranean juvenile fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Direach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.14631. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Seagrass Meadows in the Mediterranean Sea: A Critical Review of Effectiveness and Ethical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1034. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13081034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of organellar genomes in brown algae reveals an independent introduction of similar foreign sequences into the mitochondrial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (2), pp.429-866. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3-4), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation pratices: Lessons from the Port-Cros National Park (south-east France, Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation practices: lessons from the Port-Cros National Park (South-east France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.141216. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sighting of Saccorhiza polyschides (Lightfoot) Batters (Phaeophyceae, Stramenopiles) in Algeria (Mediterranean Sea): an insight into range expansion routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Semroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (5), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2020v41a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of marine and lagoon aquaculture on macrophytes in Mediterranean benthic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (218), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based quality indices: valuable tools for environment management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ups and downs of a canopy-forming seaweed over a span of more than one century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5250. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41676-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the species diversity of the genus Sargassum (Phaeophyceae) in the Mediterranean Sea, with a focus on a previously unnoticed taxon from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.14079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high heritage value of the Mediterranean sandy beaches, with a particular focus on the Posidonia oceanica &amp;quot;banquettes&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.23-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity - Warming vs. Biological Invasions and overfishing in the Mediterranean Sea: Take care, ‘One Train can hide another’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeusne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOJ Ecology &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/mojes.2017.02.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystoseira montagnei J. Agardh and C. spinosa Sauvageau (Phaeophyceae, Sargassaceae) : a taxonomic reappraisal of misused names, with the proposal of Cystoseira michaelae Verlaque et al., nom. et stat. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza-Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebzani-Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v38.iss2.2017.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARLIT method for the assessment of the ecological quality of European Mediterranean waters: relevance, robustness and possible improvements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Mačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.249-259. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected temporal stability of Cystoseira and Sargassum forests in Port-Cros, one of the oldest Mediterranean marine National Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), pp.61-90. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of Cystoseira crinita, a forest-forming Fucale (Phaeophyceae, Stramenopiles), in France (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sargassum conundrum: very rare, threatened or locally extinct in the NW Mediterranean and still lacking protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2580-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of rocky shore communities to anthropogenic pressures in Albania (Mediterranean Sea): ecological status assessment through the CARLIT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajmir Beqiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefter Kashta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTOSEIRA CRINITA, A LONG-LIVED HABITAT-FORMING SPECIES: THE FATE OF THE FRENCH MEDITERRANEAN SEA POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOSS OF THE HABITAT-FORMING CYSTOSEIRA MEDITERRANEA AT ITS NORTHERN-LIMIT OF DISTRIBUTION IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline and local extinction of Fucales in the French Riviera: the harbinger of future extinctions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.206-224. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of Ostreopsis spp. and associated species (Dinophyceae) in the northwestern Mediterranean: the region and the macroalgal substrate matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4525-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1983-2013: Development of marine protected areas along the French Mediterranean coasts and perspectives for achievement of the Aichi target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfune-Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected abundance and long-term relative stability of the brown alga Cystoseira amentacea, hitherto regarded as a threatened species, in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), pp.305-323. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliferation of the toxic dinoflagellate Ostreopsis cf. ovata in relation to depth, biotic substrate and environmental factors in the North West Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.32-44. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessments of the impact of Ostreopsis cf. ovata (Dinophyceae) development on macroinvertebrates in the North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between scientists, managers and policy makers in the framework of the French MediOs project on Ostreopsis (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya.v33.iss2.2011.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE FUCALES POPULATIONS ON THE FRENCH MEDITERRANEAN COAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN THE NW MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the toxic dinoflagellate Ostreopsis cf. ovata in relation with environmental factors in Monaco (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (12), pp.2681-2691. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis proliferation along the Northern Mediterranean coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (3), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE CARLIT METHODOLOGY IN THE MEDITERRANEAN ROCKY WATER BODIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.173-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN MONACO (NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and expansion of Posidonia Monitoring networks along Corsican coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oberti Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Mediterranean Symposium on Marine Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente années d'évolution des interdictions de prélèvements dans les AMP littorales des côtes françaises de la Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du dinoflagellé benthique toxique Ostreopsis cf. ovata en Méditerranée Nord-Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTORE. Valorisation écologique des ouvrages maritimes par la transplantation des algues du genre Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro-méditerranéen sur les récifs artificiels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ostreopsis cf. ovata development on macroinvertebrates in the NW Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Ostreopsis cf. ovata, a toxic benthic dinoflagellate, on phytal meiofauna from the coastal NW Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénombrement de dinoflagellés toxiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des facteurs environnementaux sur le développement d'Ostreopsis cf. ovata durant les étés 2007 et 2008 à Monaco (Méditerranée Nord-Occidentale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the carlit methodology in the Mediterranean rocky water bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis): Ecological aspects. International workshop &amp;quot;Blooms and invasions of marine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International workshop "Blooms and invasions of marine species"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des populations de Fucales des côtes françaises de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis cf. ovata development in relation with depth, biotic substrate and environmental factors in the North Western Mediterranean Sea in 2008 and 2009 years - MediOs 2 program.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation de Cystoseira amentacea var. stricta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in the NW Mediterranean sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dinoflagellé benthique toxique Ostreopsis cf. ovata sur l'abondance et la composition de la méiofaune des macroalgues en Méditerranée nord-occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Fucales populations on the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on Ostreopsis cf. ovata dynamic during the summers 2007 and 2008 in Monaco (NW Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis cf. ovata proliferation along the northern Mediterranean Sea (NW Mediterranean and Adriatic Seas) coastal waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis) and the relations with managers and policy makers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la profondeur et du substrat sur le développement d'Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de l'abondance d'Ostreopsis cf. ovata épiphyte et libre (Baie de Villefranche‐sur‐mer, 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du développement estival d'Ostreopsis spp. à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude écologique et génétique des populations d'un dinoflagellé benthique toxique, Ostreopsis cf. ovata, en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit pois déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement d'Ostreopsis spp. sur la macrofaune (oursins et patelles) durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement of Ostreopsis spp. in monaco in relation with environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis ovata dans la Baie de Villefranche en 2009 & Suivi à haute fréquence aux Marinières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des TEP et des bactéries associées à Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enjalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ostreopsis cf. ovata in the Mediterranean Sea, relations with environmental factors and consequences on shallow rocky ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microflore associée à Ostreopsis cf. ovata entre Cassis et Gênes durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la microflore benthique (dont Ostreopsis spp.) durant l'année 2008 au niveau de 6 stations entre Cassis (France) et Gênes (Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis cf. ovata épiphyte et planctonique en 2008 entre Cassis et Gênes en fonction de la profondeur, de la température et de la concentration en sels nutritifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in Monaco (NW Mediterranean sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site WEB MediOs 2 : un outil d'échanges d'informations indispensable au bon fonctionnement du projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord-Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques euro-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques benthiques du genre Ostreopsis en Méditerranée NO : présentation du projet MediOs 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Algimac de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008 : influence des paramètres physico-chimiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance &amp;quot; Ostreopsis &amp;quot; mise en place par l'Observatoire de Villefranche et l'Université de Nice durant l'été 2008 pour répondre aux besoins du Ministère de la Santé (Côte d'Azur et Var).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2 - Ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité respiratoire d'une bactérie marine, Marinobacter hydrocarbonoclasticus sp. 17, en fonction de la pression hydrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Océanologie marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts marines de France et de Méditerranée : guide de détermination des espèces-ingénieurs (Sargassaceae, Fucales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9791032003657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Mediterranean Coastal Habitats: A Plea for a Socio-ecosystem-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes. Proceedings of Coast Bordeaux Symposium and of the 17th French-Japanese Oceanography Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-320, 2020, 978-3-030-43483-0. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea level rise and the collapse of a Mediterranean ecosystem, the Lithophyllum byssoides algal rim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change. A scientific update.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where seaweed forests meet animal forests: the examples of macroalgae in coral reefs and the Mediterranean coralligene ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecology of Benthic Biodiversity Hotspots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2016, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_48-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the taxonomy of Sargassum with specimens from French West Indies ans South of the Madagascar coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Marani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pena-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04290796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VIRGINIA OIL SPILL IN PROVENCE: A TALE OF INAPPROPRIATE OVER-CLEANING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserves sous réserves... Pour y voir plus clair. La charte graphique de &amp;quot; Mer Vivante &amp;quot; des espaces marins protégés par des limitations ou interdictions de pêche. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Naturaliste. Evaluation écologique du littoral rocheux de l'Aire Marine Protégée de Karaburini-Sazani-Méthode Carlit- Mission du 27 mai au 01 juin 2013. Initiative pour les petites îles de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dinoflagellé Ostreopsis : petite cause grandes conséquences. GisPosidonie : Plus de 30 ans au service de la protection et de la gestion du milieu marin. Le Diréach L. et Boudouresque C.F. eds., Gis Posidonie publ., Marseille : 151-154.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côtes méditerranéennes françaises : inventaire et impact des aménagements gagnés sur la mer. Ed. Lab. ECOMERS, Université Nice Sophia Antipolis. 153p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chancollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 153 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à grande échelle des écosystèmes au niveau de la mer. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique lagunaire- Etat initial du site de transplantation et de prélèvement. 26 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique des digues - Etat initial. 37 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN : Screening sur le littoral français méditerranéen du stock d'Ostreopsis sp. macroalgal. Volet 1 : Approche géographique. 49 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDAM.org : inventaire et impact des aménagements gagnés sur le domaine marin - côtes méditerranéennes françaises. Laboratoire Ecomers, Université Nice Sophia Antipolis. Publication électronique : www.medam.org.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chancollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides - Site Natura 2000 FR9301602 &amp;quot; Calanques - Iles Marseillaises Cap Canaille - Massif du Grand Caunet &amp;quot;. 22 p. + Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme RETRAPARC - Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira. 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN. Dénombrements de dinoflagellés benthiques et identification de macrophytes. Contrat Ifremer - Gis Posidonie. 30p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 22 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Médiolittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la flore de l'étage médiolittoral et de l'horizon haut de l'étage supralittoral du secteur de Beaulieu. Contrat GIS Posidonie - CREOCEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Infralittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques (rapport scientifique de fin de contrat). Janvier 2010. CNRS -LOV- 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état des populations Cystoseira spp. et de Lithophyllum byssoides aux abords de la plage de Sainte-Croix (Carro - Bouches-du-Rhône). Rapport d'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques. Programme Liteau III : 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 24 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 24 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport scientifique de fin de contrat MediOs2. Janvier 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont. Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertaud Du Chazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire d'activités du projet MediOs2. Juin 2009. CNRS -LOV. 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier rapport d'activités du projet MediOs2 (23 décembre 2008). CNRS -LOV. 16 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des euax de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oceanography and geographic distance on genetic structure: how varying the sampled domain influences conclusions in Laminaria digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tempera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSD – Ocean/Biological oceanography. 2022, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le Programme de Surveillance DCSMM &amp;quot;Habitats Benthiques et Intégrité des Fonds marins&amp;quot; pour le Plan d'Actions pour le Milieu Marin de la sous-région marine Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ausher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Blanfuné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-blanfune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7389-4947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197492762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=IaaiQHYAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois – ATER. Septembre 2019 – Aout 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Attaché Temporaire d'Enseignement et de Recherche. Aix-Marseille Université - MIO - UMR 7294 – Osupythéas - Aix-Marseille Université - MIO - UMR 7294 - équipe 5. Changement de végétation marine en Méditerranée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 mois - Post-Doc. Janvier 2018 -Aout 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Étude de la connectivité génétique et océanographique des forêts marines profondes (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cystoseira zosteroides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laminaria rodriguezii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - Projet MARFOR, programme européen Biodiversa. MIO - UMR 7294, Aix-Marseille Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 mois - Post-Doc. Août 2016 - décembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’indicateurs de pressions anthropiques et d'indicateurs écosystémiques. Projet Carlit - DCE et EBQI - DCSMM. ProtisValor - Aix-Marseille Université. MIO - UMR 7294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 mois - Doctorat. Septembre 2014 - juillet 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Le changement global en Méditerranée Nord Occidentale : forêt de Cystoseires, de Sargasses, encorbellement à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithophyllum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et bloom d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostreopsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse de doctorat en Océanographie. Aix-Marseille Université, MIO (UMR 7294), équipe 5 EMBIO. Directeurs de thèse : Marc Verlaque et Charles-François Boudouresque. Mention Très-Honorable avec les Félicitations du Jury. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de Thèse Aix Marseille Université 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">51 mois- Ingénieure d’études</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">en écologie marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**. Avril 2010 – Aout 2014**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etat de conservation des Fucales en Méditerranée et développement d'indicateurs biologiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet CARLIT – DCE, Projet Retraparc. Université de Nice Sophia Antipolis ECOMERS (EA 4228) (de 2010 à 2013) puis au MIO - UMR 7294.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 mois - Administration - Février à mars 2010. Université Nice Sophia Antipolis. Direction des relations internationales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Préparation administrative du rapport final du programme européen TEMPUS – HERBS (passage au LMD des facultés de Biologie de Serbie) ainsi que le programme AVERROES (programme d’échange d’étudiants et de personnels avec le Maghreb).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois - Ingénieure d’études en écologie marine. Janvier 2008 à janvier 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyses du développement et de l'impact du Dinoflagellé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostreopsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> cf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ovata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Programme MediOs 2. Laboratoire d’Océanographie de Villefranche-sur-Mer (UMR 7093).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Indigenous Species of Macroalgae in French Mediterranean Marine Protected Areas: Distribution and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13020374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe decline of Gongolaria barbata (Fucales) along most of the French Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.5701. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-generation dispersal shapes the genetic structure of the canopy-forming seaweed Ericaria amentacea (syn. Cystoseira amentacea) in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (2), pp.455-470. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2025.2554068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How marine protected areas shape habitat complexity: interactions among algal communities, herbivores, and predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Zuberer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11697. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean Dune–Beach–Banquette Ecosystem, Its Pivotal Role in Land–Sea Coupling and the Functioning of Coastal Systems, and Some Related Management Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Francesiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.4556. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, population structure and life cycle of the Mediterranean endemic Laminaria rodriguezii (Laminariales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thouroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.877 - 890. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.42076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Change in Human Impact and Environmental Perceptions: A 40-Year Case Study of an Environment-Focused Non-Governmental Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cheinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.10006 - 10006. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70322/ecoldivers.2024.10006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Dispersal Traits Of Coastal Fishes: An Extensive Database Combining Observations And Growth Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.3851-3871. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-3851-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Siuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04572926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho- and Chemotyping of Holopelagic Sargassum Species Causing Massive Strandings in the Caribbean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology4030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of Lophocladia trichoclados (C.Agardh) F.Schmitz (Rhodophyta), a Non-Indigenous Species, in Eastern Provence and Corsica (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Borriglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (8), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2024v45a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heatwave of Summer 2022 in the North-Western Mediterranean Sea: Some Species Were Winners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.219. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16020219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna van der Loos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinten Bafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sea level rise on the Mediterranean Lithophyllum byssoides rims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10577. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Marine and Brackish Macrophytes in the Port-Cros National Park (Provence, France, Mediterranean Sea): Taxa and Research Effort over Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.329. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14050329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the seagrass Halophila stipulacea: A big jump to the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Agel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.103465. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All shallow coastal habitats matter as nurseries for Mediterranean juvenile fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cheminée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Direach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.14631. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Seagrass Meadows in the Mediterranean Sea: A Critical Review of Effectiveness and Ethical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1034. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13081034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Management in a Mediterranean National Park: The Long, Winding Path from a Species-Centred to an Ecosystem-Centred Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (594), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d13110594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skye Dibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Spread of the Invasive Brown Alga Rugulopteryx okamurae in a National Park in Provence (France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.2306. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13162306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of organellar genomes in brown algae reveals an independent introduction of similar foreign sequences into the mitochondrial genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Riehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (2), pp.429-866. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (3-4), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation practices: lessons from the Port-Cros National Park (South-east France, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations and modelling revealed environmental factors favouring occurrence of Vibrio in microbiome of the pelagic Sargassum responsible for strandings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.141216. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging risk assessment of human pressure and ecosystem status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sighting of Saccorhiza polyschides (Lightfoot) Batters (Phaeophyceae, Stramenopiles) in Algeria (Mediterranean Sea): an insight into range expansion routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Semroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (5), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2020v41a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of marine and lagoon aquaculture on macrophytes in Mediterranean benthic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pergent-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (218), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem-based quality indices: valuable tools for environment management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-based or ecosystem-based approaches to conservation pratices: Lessons from the Port-Cros National Park (south-east France, Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.89-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ups and downs of a canopy-forming seaweed over a span of more than one century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5250. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41676-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the species diversity of the genus Sargassum (Phaeophyceae) in the Mediterranean Sea, with a focus on a previously unnoticed taxon from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Aouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Derbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.14079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity - Warming vs. Biological Invasions and overfishing in the Mediterranean Sea: Take care, ‘One Train can hide another’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeusne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOJ Ecology &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15406/mojes.2017.02.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystoseira montagnei J. Agardh and C. spinosa Sauvageau (Phaeophyceae, Sargassaceae) : a taxonomic reappraisal of misused names, with the proposal of Cystoseira michaelae Verlaque et al., nom. et stat. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza-Nesrine Sellam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebzani-Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.133-158. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v38.iss2.2017.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARLIT method for the assessment of the ecological quality of European Mediterranean waters: relevance, robustness and possible improvements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Mačić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.249-259. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high heritage value of the Mediterranean sandy beaches, with a particular focus on the Posidonia oceanica &amp;quot;banquettes&amp;quot;: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.23-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected temporal stability of Cystoseira and Sargassum forests in Port-Cros, one of the oldest Mediterranean marine National Parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernat Hereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), pp.61-90. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya/v37.iss1.2016.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of Cystoseira crinita, a forest-forming Fucale (Phaeophyceae, Stramenopiles), in France (North Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sargassum conundrum: very rare, threatened or locally extinct in the NW Mediterranean and still lacking protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 781 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2580-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of rocky shore communities to anthropogenic pressures in Albania (Mediterranean Sea): ecological status assessment through the CARLIT method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajmir Beqiraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefter Kashta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline and local extinction of Fucales in the French Riviera: the harbinger of future extinctions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.206-224. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of Ostreopsis spp. and associated species (Dinophyceae) in the northwestern Mediterranean: the region and the macroalgal substrate matter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4525-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1983-2013: Development of marine protected areas along the French Mediterranean coasts and perspectives for achievement of the Aichi target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfune-Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2014.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOSS OF THE HABITAT-FORMING CYSTOSEIRA MEDITERRANEA AT ITS NORTHERN-LIMIT OF DISTRIBUTION IN THE MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTOSEIRA CRINITA, A LONG-LIVED HABITAT-FORMING SPECIES: THE FATE OF THE FRENCH MEDITERRANEAN SEA POPULATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected abundance and long-term relative stability of the brown alga Cystoseira amentacea, hitherto regarded as a threatened species, in the north-western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles F. Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), pp.305-323. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliferation of the toxic dinoflagellate Ostreopsis cf. ovata in relation to depth, biotic substrate and environmental factors in the North West Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.32-44. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessments of the impact of Ostreopsis cf. ovata (Dinophyceae) development on macroinvertebrates in the North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between scientists, managers and policy makers in the framework of the French MediOs project on Ostreopsis (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya.v33.iss2.2011.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE FUCALES POPULATIONS ON THE FRENCH MEDITERRANEAN COAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.75-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN THE NW MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the toxic dinoflagellate Ostreopsis cf. ovata in relation with environmental factors in Monaco (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (12), pp.2681-2691. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis proliferation along the Northern Mediterranean coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (3), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF THE CARLIT METHODOLOGY IN THE MEDITERRANEAN ROCKY WATER BODIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.173-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE BENTHIC TOXIC DINOFLAGELLATE OSTREOPSIS CF. OVATA IN MONACO (NW MEDITERRANEAN SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (4), pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and expansion of Posidonia Monitoring networks along Corsican coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oberti Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Mediterranean Symposium on Marine Vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente années d'évolution des interdictions de prélèvements dans les AMP littorales des côtes françaises de la Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Congrès international des aires marines protégées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie du dinoflagellé benthique toxique Ostreopsis cf. ovata en Méditerranée Nord-Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYSTORE. Valorisation écologique des ouvrages maritimes par la transplantation des algues du genre Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Euro-méditerranéen sur les récifs artificiels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the carlit methodology in the Mediterranean rocky water bodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des facteurs environnementaux sur le développement d'Ostreopsis cf. ovata durant les étés 2007 et 2008 à Monaco (Méditerranée Nord-Occidentale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis): Ecological aspects. International workshop &amp;quot;Blooms and invasions of marine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International workshop "Blooms and invasions of marine species"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des populations de Fucales des côtes françaises de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis cf. ovata development in relation with depth, biotic substrate and environmental factors in the North Western Mediterranean Sea in 2008 and 2009 years - MediOs 2 program.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la recolonisation de Cystoseira amentacea var. stricta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dinoflagellé benthique toxique Ostreopsis cf. ovata sur l'abondance et la composition de la méiofaune des macroalgues en Méditerranée nord-occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in the NW Mediterranean sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Fucales populations on the french mediterranean coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental factors on Ostreopsis cf. ovata dynamic during the summers 2007 and 2008 in Monaco (NW Mediterranean Sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in Ostreopsis cf. ovata proliferation along the northern Mediterranean Sea (NW Mediterranean and Adriatic Seas) coastal waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ganzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Accoroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French research project MediOs 2 (Mediterranée Ostreopsis) and the relations with managers and policy makers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Ostreopsis cf. ovata, a toxic benthic dinoflagellate, on phytal meiofauna from the coastal NW Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi-Guilvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ostreopsis cf. ovata development on macroinvertebrates in the NW Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ostreopsis Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénombrement de dinoflagellés toxiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement d'Ostreopsis spp. sur la macrofaune (oursins et patelles) durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement of Ostreopsis spp. in monaco in relation with environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Cottalorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude écologique et génétique des populations d'un dinoflagellé benthique toxique, Ostreopsis cf. ovata, en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit pois déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis ovata dans la Baie de Villefranche en 2009 & Suivi à haute fréquence aux Marinières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des TEP et des bactéries associées à Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Enjalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Ostreopsis cf. ovata in the Mediterranean Sea, relations with environmental factors and consequences on shallow rocky ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Asnaghi.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cattaneo-Vietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiantore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aslo - Aquatic Sciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microflore associée à Ostreopsis cf. ovata entre Cassis et Gênes durant l'année 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la microflore benthique (dont Ostreopsis spp.) durant l'année 2008 au niveau de 6 stations entre Cassis (France) et Gênes (Italie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'Ostreopsis cf. ovata épiphyte et planctonique en 2008 entre Cassis et Gênes en fonction de la profondeur, de la température et de la concentration en sels nutritifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the benthic toxic dinoflagellate Ostreopsis cf. ovata in Monaco (NW Mediterranean sea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale de l'abondance d'Ostreopsis cf. ovata épiphyte et libre (Baie de Villefranche‐sur‐mer, 2009).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du développement estival d'Ostreopsis spp. à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la profondeur et du substrat sur le développement d'Ostreopsis cf. ovata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site WEB MediOs 2 : un outil d'échanges d'informations indispensable au bon fonctionnement du projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord-Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées scientifiques euro-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Laboratoire Océanographique de Villefranche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques benthiques du genre Ostreopsis en Méditerranée NO : présentation du projet MediOs 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Algimac de la Société Phycologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dinoflagellés toxiques du genre Ostreopsis en Méditerranée Nord Occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GIS Posidonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Ostreopsis cf. ovata à Monaco en 2007 et 2008 : influence des paramètres physico-chimiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance &amp;quot; Ostreopsis &amp;quot; mise en place par l'Observatoire de Villefranche et l'Université de Nice durant l'été 2008 pour répondre aux besoins du Ministère de la Santé (Côte d'Azur et Var).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Projet MediOs2 - Ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité respiratoire d'une bactérie marine, Marinobacter hydrocarbonoclasticus sp. 17, en fonction de la pression hydrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Océanologie marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts marines de France et de Méditerranée : guide de détermination des espèces-ingénieurs (Sargassaceae, Fucales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rozis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9791032003657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Mediterranean Coastal Habitats: A Plea for a Socio-ecosystem-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Astruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes. Proceedings of Coast Bordeaux Symposium and of the 17th French-Japanese Oceanography Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-320, 2020, 978-3-030-43483-0. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where seaweed forests meet animal forests: the examples of macroalgae in coral reefs and the Mediterranean coralligene ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecology of Benthic Biodiversity Hotspots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2016, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17001-5_48-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea level rise and the collapse of a Mediterranean ecosystem, the Lithophyllum byssoides algal rim.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verlaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean region under climate change. A scientific update.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-289, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the taxonomy of Sargassum with specimens from French West Indies ans South of the Madagascar coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Marani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pena-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04290796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VIRGINIA OIL SPILL IN PROVENCE: A TALE OF INAPPROPRIATE OVER-CLEANING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Perret-Boudouresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Taupier-Letage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserves sous réserves... Pour y voir plus clair. La charte graphique de &amp;quot; Mer Vivante &amp;quot; des espaces marins protégés par des limitations ou interdictions de pêche. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note Naturaliste. Evaluation écologique du littoral rocheux de l'Aire Marine Protégée de Karaburini-Sazani-Méthode Carlit- Mission du 27 mai au 01 juin 2013. Initiative pour les petites îles de Méditerranée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dinoflagellé Ostreopsis : petite cause grandes conséquences. GisPosidonie : Plus de 30 ans au service de la protection et de la gestion du milieu marin. Le Diréach L. et Boudouresque C.F. eds., Gis Posidonie publ., Marseille : 151-154.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côtes méditerranéennes françaises : inventaire et impact des aménagements gagnés sur la mer. Ed. Lab. ECOMERS, Université Nice Sophia Antipolis. 153p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chancollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 153 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à grande échelle des écosystèmes au niveau de la mer. Mer Vivante 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique des digues - Etat initial. 37 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN : Screening sur le littoral français méditerranéen du stock d'Ostreopsis sp. macroalgal. Volet 1 : Approche géographique. 49 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEDAM.org : inventaire et impact des aménagements gagnés sur le domaine marin - côtes méditerranéennes françaises. Laboratoire Ecomers, Université Nice Sophia Antipolis. Publication électronique : www.medam.org.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chancollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de Cystoseira amentacea var. stricta et des encorbellements de Lithophyllum byssoides - Site Natura 2000 FR9301602 &amp;quot; Calanques - Iles Marseillaises Cap Canaille - Massif du Grand Caunet &amp;quot;. 22 p. + Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GIREL - Pilote CYSTORE : Valorisation écologique lagunaire- Etat initial du site de transplantation et de prélèvement. 26 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OSCREEN. Dénombrements de dinoflagellés benthiques et identification de macrophytes. Contrat Ifremer - Gis Posidonie. 30p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 22 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 22 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Médiolittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de la flore de l'étage médiolittoral et de l'horizon haut de l'étage supralittoral du secteur de Beaulieu. Contrat GIS Posidonie - CREOCEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation initial de la Directive Cadre Stratégie Marine - Région Méditerranée occidentale - Etat écologique - Biocénoses des Substrats durs: Etage Infralittoral. IFREMER press. Contrat DCSMM. 12 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme RETRAPARC - Relations entre les populations d'oursins comestibles et les peuplements de Cystoseira. 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zoccola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'état des populations Cystoseira spp. et de Lithophyllum byssoides aux abords de la plage de Sainte-Croix (Carro - Bouches-du-Rhône). Rapport d'expertise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques. Programme Liteau III : 58p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préfiguration du réseau macroalgues - Bassin Rhône Méditerranée Corse - Application de la directive Cadre Eau - Rapport d'état écologique des masses d'eau. Littoral rocheux de la Corse. Contrat Agence de l'Eau RMC - Unsa : 24 p. + Atlas cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 24 p. + Atlas cartographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport scientifique de fin de contrat MediOs2. Janvier 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont. Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des dinoflagellés toxiques du genre Ostreopsis sur le littoral de la Méditerranée nord occidentale : mise en évidence des zones à risque et première évaluation des impacts écologiques, sanitaires et socio-économiques (rapport scientifique de fin de contrat). Janvier 2010. CNRS -LOV- 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des eaux de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bertaud Du Chazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire d'activités du projet MediOs2. Juin 2009. CNRS -LOV. 31 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier rapport d'activités du projet MediOs2 (23 décembre 2008). CNRS -LOV. 16 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dont Equipe Medios2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la qualité des euax de baignades : recherche et suivi du développement des dinoflagellés toxiques du genre Ostreopsis au niveau du littoral de Monaco. Eté 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oceanography and geographic distance on genetic structure: how varying the sampled domain influences conclusions in Laminaria digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tempera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation préliminaire des Surfaces de Référence Favorable des GTH marins dans le cadre de la préparation du Plan National de restauration 2027 : méthodes et estimations chiffrées des SRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Aulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2026, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05616496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Vranken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Dekeyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Bárbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSD – Ocean/Biological oceanography. 2022, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03955495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour le Programme de Surveillance DCSMM &amp;quot;Habitats Benthiques et Intégrité des Fonds marins&amp;quot; pour le Plan d'Actions pour le Milieu Marin de la sous-région marine Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ausher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 19 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A42858D"/>
+    <w:nsid w:val="2A361CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-blanfune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7389-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197492762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borriglione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Perret-Boudouresque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thouroude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13020374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89958-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2554068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14992" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05074471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thierry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.42076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16020219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Ardizzone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3851-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellicani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ecoldivers.2024.10006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2024v45a8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noisette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37110-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14050329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Holon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13110594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chemin&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Direach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93557-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pergent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13081034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Rana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Riehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.01.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342427v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;dail" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibaut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Semroud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2020v41a5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent-Martini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00218" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342401v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41676-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Aouissi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Nesrine Sellam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Derbal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.14079" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojes.2017.02.00031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636819v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza-Nesrine Sellam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebzani-Zahaf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v38.iss2.2017.133" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ma&#269;i&#263;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markovic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Hereu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.61" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2580-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436150v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajmir Beqiraj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefter Kashta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.05.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245913v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245915v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226164v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grossel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4525-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meinesz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfune-Thibaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.10.025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.09.043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangialajo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.01.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MHWSBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927001v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cohu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927010v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v33.iss2.2011.137" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927014v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFQMW42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ganzin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Accoroni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.11.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFNVMFXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927167v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927246v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Labat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01138552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberti Pascal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bein" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orsini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937832v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grondin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937108v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937118v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937833v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937838v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Labat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937227v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937107v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937116v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937845v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robvieux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937230v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937835v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoccola" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937231v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937117v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ganzin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accoroni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937120v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amzil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chomerat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938093v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938111v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937988v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937975v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938118v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937125v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiantore" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937973v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938110v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938114v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937232v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937860v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937863v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937855v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938091v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938007v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937866v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409734v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409741v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_48-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04290796v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Marani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pena-Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474513v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931539v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937223v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935795v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chancollon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937222v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935803v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bail" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935806v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935813v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grossel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935814v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935818v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935839v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935821v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935842v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935900v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont Equipe Medios2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935873v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935868v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935872v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938033v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont. Equipe Medios2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935883v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aumond" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertaud Du Chazaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducombe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935896v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271701v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ausher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-blanfune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7389-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197492762" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=IaaiQHYAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Borriglione" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Perret-Boudouresque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thouroude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13020374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89958-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2554068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14992" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05074471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Belloni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17104556" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thierry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.42076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellicani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70322/ecoldivers.2024.10006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Alvarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Ardizzone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3851-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04706376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kergosien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4030018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2024v45a8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Andr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16020219" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noisette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37110-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14050329" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Holon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Agel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103465" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chemin&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Direach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goujard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93557-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pergent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13081034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03437843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13110594" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michotey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162306" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Rana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Klaus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Riehl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2021.01.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;dail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astruch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141216" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruitton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thibaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Semroud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2020v41a5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998252v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pergent-Martini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00218" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belloni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41676-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Aouissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Nesrine Sellam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Derbal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.14079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeusne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/mojes.2017.02.00031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636819v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza-Nesrine Sellam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebzani-Zahaf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v38.iss2.2017.133" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409664v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Ma&#269;i&#263;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.049" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391552v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358610v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Hereu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v37.iss1.2016.61" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.049" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2580-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436150v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajmir Beqiraj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefter Kashta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.05.041" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226164v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grossel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4525-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meinesz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfune-Thibaut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.10.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.09.043" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangialajo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.01.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87MHWSBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927001v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cohu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v33.iss2.2011.137" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927014v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFQMW42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927164v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ganzin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Accoroni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.11.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFNVMFXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927246v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Labat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01138552v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberti Pascal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orsini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938053v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937832v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grondin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937227v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markovic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937838v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Labat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Passafiume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937107v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937847v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937116v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robvieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937843v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zoccola" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937231v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937117v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937121v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ganzin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accoroni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Amzil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chomerat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937118v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937833v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937988v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937124v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937852v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937975v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938118v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enjalric" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937125v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asnaghi." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattaneo-Vietti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiantore" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937973v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938114v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938111v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938119v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938009v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937860v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937863v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937857v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937855v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938091v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938007v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937866v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538724v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899067v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_20" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409741v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17001-5_48-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04290796v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Marani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pena-Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474513v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937219v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931539v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937223v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935795v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chancollon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937222v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935806v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bail" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935813v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grossel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javel." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935814v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935803v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935818v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935839v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935821v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935842v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935827v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935873v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont Equipe Medios2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935872v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938033v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dont. Equipe Medios2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935900v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935883v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aumond" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertaud Du Chazaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducombe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935896v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935894v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935889v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05616496v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Aulay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271701v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ausher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>