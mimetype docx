--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -252,161 +252,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrutement actif de seniors socio-économiquement défavorisés pour des ateliers de prévention : la procédure INVITE</w:t>
+                <w:t xml:space="preserve">Intervention Mapping: A Framework to Co‐Design the ALAPAGE Programme to Simultaneously Improve Dietary Diversity and Physical Fitness Among Older People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia M. Bianchi</w:t>
+                <w:t xml:space="preserve">Anne‐fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cogordan</w:t>
+                <w:t xml:space="preserve">Agnès Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tréhard</w:t>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Badiou</w:t>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (1), pp.89-99. </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (2), pp.e70612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.251.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.70612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015500v1</w:t>
+                <w:t xml:space="preserve">hal-05582133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving human papillomavirus vaccination coverage in France: a need to act but not to rush</w:t>
               </w:r>
@@ -699,526 +699,526 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cogordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, pp.127190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursing home nurses' opinions on the potential evolution of their role in antibiotic stewardship: A French national cross‐sectional survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bridey</w:t>
+                <w:t xml:space="preserve">Recrutement actif de seniors socio-économiquement défavorisés pour des ateliers de prévention : la procédure INVITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia M. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cogordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Badiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jocn.16957⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.251.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346375v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual and preventive behaviors associated with HAV, HBV, and HPV vaccine hesitancy among men who have sex with men in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeline Brosset</w:t>
+                <w:t xml:space="preserve">Nursing home nurses’ opinion profiles on the potential evolution of their role in antimicrobial stewardship and associated factors: a national cross-sectional study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Ishara-Nshombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bridey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (6), pp.dlae189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2348845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04862676v1</w:t>
+                <w:t xml:space="preserve">hal-04795683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resident-, prescriber-, and facility-level factors associated with antibiotic use in long-term care facilities: a systematic review of quantitative studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berkehan Erkilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Babinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Babinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), pp.29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-024-01385-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of a School- and Primary Care-Based HPV Vaccination Intervention: The PrevHPV Cluster Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1267,1602 +1267,1602 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (5), pp.e2411938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.11938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursing home nurses’ opinion profiles on the potential evolution of their role in antimicrobial stewardship and associated factors: a national cross-sectional study in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+                <w:t xml:space="preserve">Selection of proxy indicators estimating the appropriateness of antibiotic prescriptions in general practice: a national consensus procedure in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6 (6), pp.dlae189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae189⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795683v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of proxy indicators estimating the appropriateness of antibiotic prescriptions in general practice: a national consensus procedure in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a public commitment charter, a non-prescription pad and an antibiotic information leaflet to improve antibiotic prescription among General Practitioners: a randomised controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Essilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Gonthier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.217-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jiph.2023.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755971v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a public commitment charter, a non-prescription pad and an antibiotic information leaflet to improve antibiotic prescription among General Practitioners: a randomised controlled study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nursing home nurses' opinions on the potential evolution of their role in antibiotic stewardship: A French national cross‐sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bridey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jiph.2023.11.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (5), pp.1849-1861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocn.16957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352438v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting HPV vaccination at school: a mixed methods study exploring knowledge, beliefs and attitudes of French school staff</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual and preventive behaviors associated with HAV, HBV, and HPV vaccine hesitancy among men who have sex with men in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cogordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maïa Simon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Velter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.2348845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2348845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-15342-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04028002v1</w:t>
+                <w:t xml:space="preserve">hal-04862676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective reporting of antibiotic susceptibility testing results for urine cultures: feasibility and acceptability by general practitioners and laboratory professionals in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïa Simon</w:t>
+                <w:t xml:space="preserve">Gradient of vaccine hesitancy among French men having sex with men: An electronic cross-sectional survey in 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cogordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Velter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad013⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.2293489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2023.2293489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017541v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurses’ perceptions of the potential evolution of their role in antibiotic stewardship in nursing homes: a French qualitative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Selective reporting of antibiotic susceptibility testing results for urine cultures: feasibility and acceptability by general practitioners and laboratory professionals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Pulcini</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5 (1), pp.dlad008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad008⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982209v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co‐development of a school‐based and primary care‐based multicomponent intervention to improve HPV vaccine coverage amongst French adolescents (the PrevHPV Study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nurses’ perceptions of the potential evolution of their role in antibiotic stewardship in nursing homes: a French qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bridey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.dlad008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hex.13778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04133536v1</w:t>
+                <w:t xml:space="preserve">hal-03982209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient of vaccine hesitancy among French men having sex with men: An electronic cross-sectional survey in 2022</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co‐development of a school‐based and primary care‐based multicomponent intervention to improve HPV vaccine coverage amongst French adolescents (the PrevHPV Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Velter</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.1843-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.13778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21645515.2023.2293489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04392625v1</w:t>
+                <w:t xml:space="preserve">hal-04133536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of selective reporting of antibiotic susceptibility testing results for urinary tract infections in the outpatient setting: A prospective controlled before-after intervention study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice de Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (7), pp.897-903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol for a pragmatic cluster randomized controlled trial to improve dietary diversity and physical fitness among older people who live at home (the “ALAPAGE study”)</w:t>
+                <w:t xml:space="preserve">Promoting HPV vaccination at school: a mixed methods study exploring knowledge, beliefs and attitudes of French school staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chloé Cogordan</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-022-03260-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-15342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746270v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French general practitioners’ and patients’ acceptability of a public commitment charter and patient information leaflets targeting unnecessary antibiotic use: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Essilini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13756-022-01065-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a school-based and primary care-based multicomponent intervention on HPV vaccination coverage among French adolescents: a cluster randomised controlled trial protocol (the PrevHPV study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,876 +2871,876 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (3), pp.e057943. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community pharmacists’ views on their current role and future opportunities for antibiotic stewardship: a French qualitative study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study protocol for a pragmatic cluster randomized controlled trial to improve dietary diversity and physical fitness among older people who live at home (the “ALAPAGE study”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Wilcke</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cogordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlab129⟩</w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-022-03260-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494497v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicians’ decision processes about the HPV vaccine: A qualitative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maité Bouchez</w:t>
+                <w:t xml:space="preserve">Community pharmacists’ views on their current role and future opportunities for antibiotic stewardship: a French qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Essilini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+                <w:t xml:space="preserve">Amélie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+                <w:t xml:space="preserve">Christophe Wilcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.12.019⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.dlab129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlab129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101368v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine hesitancy and self-vaccination behaviors among nurses in southeastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicians’ decision processes about the HPV vaccine: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Wilson</w:t>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Fressard</w:t>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 38 (5), pp.1144-1151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.11.018⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 39 (3), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465210v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal influenza vaccination among people with diabetes: influence of patients’ characteristics and healthcare use on behavioral changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bocquier</w:t>
+                <w:t xml:space="preserve">S. Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cortaredona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Fressard</w:t>
+                <w:t xml:space="preserve">Florence Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21645515.2020.1729628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hésitation vaccinale en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+                <w:t xml:space="preserve">Vaccine hesitancy and self-vaccination behaviors among nurses in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amale Nokri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020076⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (5), pp.1144-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903974v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I Think I Made The Right Decision … I Hope I'm Not Wrong’ . Vaccine hesitancy, commitment and trust among parents of young children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">L’hésitation vaccinale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.461-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-9566.12902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263721v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving participation of hard-to-reach older people in diet interventions: the INVITE strategy</w:t>
               </w:r>
@@ -3752,1704 +3752,1704 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), pp.559-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of seasonal influenza vaccine uptake among French people with diabetes: a nationwide retrospective cohort study, 2006–2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘I Think I Made The Right Decision … I Hope I'm Not Wrong’ . Vaccine hesitancy, commitment and trust among parents of young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti‐watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vergelys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7209-z⟩</w:t>
+              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9566.12902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302646v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexplained variations in general practitioners’ perceptions and practices regarding vaccination in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Vaccine hesitancy and coercion: all eyes on France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (1), pp.2-8. </w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (10), pp.1257-1259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41590-019-0488-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263717v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine hesitancy and coercion: all eyes on France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Unexplained variations in general practitioners’ perceptions and practices regarding vaccination in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-019-0488-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.2-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470716v1</w:t>
+                <w:t xml:space="preserve">hal-02263717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPs’ management of polypharmacy and therapeutic dilemma in patients with multimorbidity: a cross-sectional survey of GPs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of General Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (681), pp.e270-e278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3399/bjgp19X701801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flu vaccination among patients with diabetes: motives, perceptions, trust, and risk culture - a qualitative survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+                <w:t xml:space="preserve">Trajectories of seasonal influenza vaccine uptake among French people with diabetes: a nationwide retrospective cohort study, 2006–2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Vergelys</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.569. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7209-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-018-5441-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826773v1</w:t>
+                <w:t xml:space="preserve">hal-02302646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social differentiation of vaccine hesitancy among French parents and the mediating role of trust and commitment to health: A nationwide cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underlying factors impacting vaccine hesitancy in high income countries: a review of qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Dube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noni Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (11), pp.989-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14760584.2018.1541406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02003909v1</w:t>
+                <w:t xml:space="preserve">hal-01948133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine hesitancy in the French population in 2016 and its association with vaccine uptake and perceived vaccine risk-benefit balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (17), pp.30-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.23.17.17-00816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underlying factors impacting vaccine hesitancy in high income countries: a review of qualitative studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Dube</w:t>
+                <w:t xml:space="preserve">Social differentiation of vaccine hesitancy among French parents and the mediating role of trust and commitment to health: A nationwide cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gagnon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+                <w:t xml:space="preserve">Sebastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14760584.2018.1541406⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (50), pp.7666-7673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948133v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in seasonal influenza vaccine coverage of target groups in France, 2006/07 to 2015/16: Impact of recommendations and 2009 influenza A(H1N1) pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levy-Bruhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (48), pp.26-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2018.23.48.1700801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le panel de médecins généralistes de ville : éclairages sur les enjeux de la médecine de premier recours d’aujourd’hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Flu vaccination among patients with diabetes: motives, perceptions, trust, and risk culture - a qualitative survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vergelys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (3), pp.213. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.173.0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-018-5441-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562338v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal influenza vaccine uptake among people with disabilities: A nationwide population study of disparities by type of disability and socioeconomic status in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘I don’t know if I’m making the right decision’: French mothers and HPV vaccination in a context of controversy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vergelys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp.1 - 7. </w:t>
+              <w:t xml:space="preserve">Health, Risk and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.38 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13698575.2017.1299856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683988v1</w:t>
+                <w:t xml:space="preserve">inserm-03342889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I don’t know if I’m making the right decision’: French mothers and HPV vaccination in a context of controversy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+                <w:t xml:space="preserve">Seasonal influenza vaccine uptake among people with disabilities: A nationwide population study of disparities by type of disability and socioeconomic status in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Crépin</w:t>
+                <w:t xml:space="preserve">Alain Paraponaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bérengère Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health, Risk and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.38 - 57. </w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13698575.2017.1299856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03342889v1</w:t>
+                <w:t xml:space="preserve">hal-01683988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol and cancer: risk perception and risk denial beliefs among the French general population</w:t>
               </w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Legleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,90 +5578,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic differences in childhood vaccination in developed countries: a systematic review of quantitative studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (11), pp.1107-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5689,311 +5689,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membership in a diabetes-care network and adherence to clinical practice guidelines for treating type 2 diabetes among general practitioners: A four-year follow-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le panel de médecins généralistes de ville : éclairages sur les enjeux de la médecine de premier recours d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Casanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+                <w:t xml:space="preserve">Marie-Christine Bournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stève Nauleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sauze</w:t>
+                <w:t xml:space="preserve">Jean-François Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primary Care Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pcd.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (3), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.173.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03343646v1</w:t>
+                <w:t xml:space="preserve">hal-03562338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and correlates of vaccine hesitancy among general practitioners: a cross-sectional telephone survey in France, April to July 2014</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Fressard</w:t>
+                <w:t xml:space="preserve">Membership in a diabetes-care network and adherence to clinical practice guidelines for treating type 2 diabetes among general practitioners: A four-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stève Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.47.30406⟩</w:t>
+              <w:t xml:space="preserve">Primary Care Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (5), pp.342 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pcd.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01992999v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03343646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Differentiation of Sun-Protection Behaviors The Mediating Role of Cognitive Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6002,570 +6002,570 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Legleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Preventive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (3), pp.e81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amepre.2015.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic characteristics, living conditions and diet quality are associated with food insecurity in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Caillavet</w:t>
+                <w:t xml:space="preserve">Prevalence and correlates of vaccine hesitancy among general practitioners: a cross-sectional telephone survey in France, April to July 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980014002912⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (47), pii:30406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.47.30406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634515v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01992999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des données de remboursement de l’assurance-maladie pour l’étude des disparités territoriales de la prévalence de l’asthme : une étude en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y El-Haïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bocquier</w:t>
+                <w:t xml:space="preserve">M Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y El-Haïk</w:t>
+                <w:t xml:space="preserve">S Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (3), pp.155 - 162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2015.03.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03354139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-area analysis of social inequalities in residential exposure to road traffic noise in Marseilles, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+                <w:t xml:space="preserve">Socio-economic characteristics, living conditions and diet quality are associated with food insecurity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Boutin</w:t>
+                <w:t xml:space="preserve">Carine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bigot</w:t>
+                <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cks059⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (16, November 2015), pp.2952-2961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980014002912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307701v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is exposure to night-time traffic noise a risk factor for purchase of anxiolytic–hypnotic medication? A cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6593,384 +6593,518 @@
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckt117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food et nutrient intakes of food insecure people in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-area analysis of social inequalities in residential exposure to road traffic noise in Marseilles, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cks059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648131v1</w:t>
+                <w:t xml:space="preserve">hal-01307701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insécurité alimentaire pour raisons financières en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Food et nutrient intakes of food insecure people in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre (Observatoire National de la Pauvreté et de l'Exclusion Sociale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4, pp.1-7</w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (Supplement 3), pp.177-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665678v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'insécurité alimentaire pour raisons financières en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre (Observatoire National de la Pauvreté et de l'Exclusion Sociale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dispensing of anxiolytics and hypnotics in southeastern France: demographic factors and determinants of geographic variations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bezzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Nauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (3), pp.323-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1472-8206.2008.00587.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00282216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6980,2439 +7114,2439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude qualitative sur l’usage des antibiotiques en EHPAD : besoins, attitudes et motivation des professionnels de santé à changer les pratiques - projet ORANEAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokhna Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bargain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Bouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45es Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGG, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P23 - Implementation evaluation of school-based interventions to improve HPV vaccine coverage in France: results of a mixed-method study embedded in the PrevHPV randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité scientifique et le comité d’organisation EPICLIN2025 / JSCLCC32, May 2025, Bordeaux, France. pp.203053, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for developing and evaluating programs fostering practice change tailored to their implementation context: ORANEAT antimicrobial stewardship program in French nursing homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Health Management Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Health Management Association, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO4.1 - Enhancing antimicrobial stewardship implementation in nursing homes: ORANEAT participatory approach to develop implementation strategies tailored to the context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 2025, 19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.203003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a school- and primary care-based HPV vaccination intervention (the PrevHPV study)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Efficacité d’une intervention multicomposante en collèges et en soins primaires sur la couverture vaccinale anti-HPV en France : Résultats de l’essai PrevHPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25es Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spilf, CMIT, Jun 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04785035v2</w:t>
+                <w:t xml:space="preserve">hal-04900913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’une intervention multicomposante en collèges et en soins primaires sur la couverture vaccinale anti-HPV en France : Résultats de l’essai PrevHPV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PrevHPV : co construction et évaluation d’une intervention multi composante visant à améliorer l’acceptabilité de la vaccination contre les papillomavirus humains en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25es Journées Nationales d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spilf, CMIT, Jun 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Grand rendez-vous de l'IReSP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReSP, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900913v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrevHPV : co construction et évaluation d’une intervention multi composante visant à améliorer l’acceptabilité de la vaccination contre les papillomavirus humains en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptabilité de la vaccination contre les papillomavirus chez les adolescents en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith E. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand rendez-vous de l'IReSP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IReSP, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">18ème conférence francophone d’EPIdémiologie CLINique (EPICLIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900967v1</w:t>
+                <w:t xml:space="preserve">hal-04900950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité de la vaccination contre les papillomavirus chez les adolescents en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème conférence francophone d’EPIdémiologie CLINique (EPICLIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1907, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900950v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
+                <w:t xml:space="preserve">Effectiveness of a school- and primary care-based HPV vaccination intervention (the PrevHPV study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chevreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1907, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1907⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784951v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction et fondements théoriques d’une intervention sur l’alimentation et l’activité physique pour les séniors (le programme ALAPAGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption of a multicomponent intervention to improve HPV vaccination in France: a mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A S Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.ckad160.1004, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codevelopment and evaluation of a multicomponent intervention to improve HPV vaccination in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Chevreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. pp.iii548-iii549, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O2-1 Improving diet and physical activity in older adults living at home: protocol for the ALAPAGE cluster randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Conference of Health-Enhancing Physical Activity (HEPA) Europe: An ecosystem approach to health enhancing physical activity promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nice, France. pp.ckac094.009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving participation of hard-to-reach older people in diet interventions: the INVITE strategy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Recherche interventionnelle visant à améliorer l’ALImentation et l’Activité Physique du sujet AGE comprenant une procédure de recrutement actif de seniors socialement isolés et/ou économiquement vulnérables (projet ALAPAGE2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. pp.559</w:t>
+              <w:t xml:space="preserve">Colloque RISP « Recherche interventionnelle pour lutter contre les inégalités sociales et territoriales de santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462807v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental health risks perceptions: results from cross-sectional surveys in Southeastern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving participation of hard-to-reach older people in diet interventions: the INVITE strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. pp.559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462700v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle visant à améliorer l’ALImentation et l’Activité Physique du sujet AGE comprenant une procédure de recrutement actif de seniors socialement isolés et/ou économiquement vulnérables (projet ALAPAGE2)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karin Delrieu</w:t>
+                <w:t xml:space="preserve">Environmental health risks perceptions: results from cross-sectional surveys in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RISP « Recherche interventionnelle pour lutter contre les inégalités sociales et territoriales de santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787449v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of seasonal influenza vaccination uptake in French people with diabetes from 2006 to 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Epidemiology “Crises, epidemiological transitions and the role of epidemiologists”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France. pp.P8-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02088962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza vaccine coverage trends among targeted groups from 2006 to 2015, in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of an average indicator of potential noise exposure, and its sensitivity analysis in Marseilles city (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childhood obesity: knowledge, attitudes and practices of general practitioners in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Workshop of the European Childhood Obesity Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Rzeszów, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9422,796 +9556,796 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with antibiotic use in long-term care facilities: a systematic review of quantitative studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berkehan Erkilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Babinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Babinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Congress of the European Society of Clinical Microbiology and Infectious Diseases (ESCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination antigrippale saisonnière chez les personnes atteintes de diabète: influence des caractéristiques des patients et du recours aux soins sur les changements de comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel 2020 de la Société Francophone du Diabète (SFD 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bruxelle (en ligne), Belgique. , pp.CA-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALAPAGE, une recherche interventionnelle visant à améliorer l’alimentation et l’activité physique du sujet âgé vivant à domicile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
+                <w:t xml:space="preserve">Trajectories of seasonal vaccination uptake in people with diabetes in France, 2006-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
+              <w:t xml:space="preserve">55th Annual Meeting of the European Association for the Study of Diabetes (EASD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diabetologia, 62 (suppl. 1), pp.382, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735261v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05056411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of seasonal vaccination uptake in people with diabetes in France, 2006-2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALAPAGE, une recherche interventionnelle visant à améliorer l’alimentation et l’activité physique du sujet âgé vivant à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Galtier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Meeting of the European Association for the Study of Diabetes (EASD 2019)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Diabetologia, 62 (suppl. 1), pp.382, 2019</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05056411v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition, revenus et insécurité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lydié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baromètre Santé Nutrition 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INPES Editions, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10358,51 +10492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05015500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M. Bianchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Badiou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05132876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60874-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bridey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.16957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04862676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Velter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2348845" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04505771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkehan Erkilic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Babinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01385-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04795683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ishara-Nshombo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae189" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04352438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Essilini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Welter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.11.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04392625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2023.2293489" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Jacquemot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03260-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03571939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-022-01065-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03621567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057943" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03494497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wilcke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlab129" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Wilson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Nokri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.11.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02525171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortaredona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2020.1729628" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergelys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12902" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.474" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loulergue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7209-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky146" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0488-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106694v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp19X701801" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5441-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003909v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.23.17.17-00816" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dube" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gagnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noni Macdonald" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2018.1541406" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levy-Bruhl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.48.1700801" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562338v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bournot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buyck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.173.0213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.05.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03342889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cr&#233;pin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2017.1299856" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legleye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti Watel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2017.1381020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343646v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Casanova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Nauleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pcd.2016.07.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01992999v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.47.30406" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2015.07.040" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980014002912" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03354139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocquier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y El-Ha&#239;k" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cortaredona" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nauleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boutin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude David" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks059" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bigot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt117" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00282216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bezzou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nauleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2008.00587.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494394v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bargain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203053" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147359v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079535v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birgand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumartin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785035v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gilberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900913v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900950v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395280v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonnay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chevreul" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.340" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788431v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462700v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pouget" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Arquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Delrieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02088962v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.401" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181408v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fressard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galtier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Verger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810958v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181397v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845221v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628017v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056687v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735261v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05056411v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easd.org/media-centre/home.html#!resources/trajectories-of-seasonal-vaccination-uptake-in-people-with-diabetes-in-france-2006-2015-47fd2f27-9bca-4a6d-9bc9-ecdb481f2929" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822948v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lydi&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;fleur Jacquemot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05132876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60874-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Annequin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05015500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M. Bianchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Badiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.251.0089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04795683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ishara-Nshombo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bridey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04505771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkehan Erkilic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Babinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01385-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04352438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Essilini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Welter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.11.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.16957" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04862676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Velter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2348845" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04392625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2023.2293489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13778" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03571939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-022-01065-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03621567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057943" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03746270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Jacquemot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03260-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03494497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wilcke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlab129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02525171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortaredona" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2020.1729628" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Wilson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Nokri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.11.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.474" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergelys" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12902" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0488-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02106694v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verdoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp19X701801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302646v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loulergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7209-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dube" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gagnon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noni Macdonald" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2018.1541406" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.23.17.17-00816" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levy-Bruhl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.48.1700801" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5441-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03342889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cr&#233;pin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2017.1299856" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.05.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legleye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti Watel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2017.1381020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bournot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buyck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.173.0213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343646v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Casanova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Nauleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pcd.2016.07.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2015.07.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01992999v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.47.30406" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03354139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y El-Ha&#239;k" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jardin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cortaredona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nauleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.122" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubuisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980014002912" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bigot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt117" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bigot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks059" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648131v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665678v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00282216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bezzou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nauleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2008.00587.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bargain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Bouges" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05071094v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203053" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birgand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumartin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785035v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gilberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.039" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395280v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonnay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chevreul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.340" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788431v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Arquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Delrieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pouget" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02088962v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.401" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181408v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fressard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galtier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Verger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810958v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181397v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845221v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05056411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easd.org/media-centre/home.html#!resources/trajectories-of-seasonal-vaccination-uptake-in-people-with-diabetes-in-france-2006-2015-47fd2f27-9bca-4a6d-9bc9-ecdb481f2929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735261v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822948v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lydi&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>