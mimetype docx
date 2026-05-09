--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -833,247 +833,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer en gare la visibilité de l’information pour l’usager, un levier pour favoriser les modes de déplacements alternatifs à la voiture</w:t>
+                <w:t xml:space="preserve">Les principales fonctions de l'arbre en milieu urbain dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Plantation de forêt en ville : quels impacts sur la biodiversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Ecocène, Apr 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03261981v1</w:t>
+                <w:t xml:space="preserve">halshs-03478100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils réglementaires pour la prise en compte du risque inondation</w:t>
+                <w:t xml:space="preserve">Améliorer en gare la visibilité de l’information pour l’usager, un levier pour favoriser les modes de déplacements alternatifs à la voiture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intégrer la résilience dans les projets d'aménagement urbain en zone inondable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPTB Seine Grands Lacs, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03477999v1</w:t>
+                <w:t xml:space="preserve">halshs-03261981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principales fonctions de l'arbre en milieu urbain dans un contexte de changement climatique</w:t>
+                <w:t xml:space="preserve">Les outils réglementaires pour la prise en compte du risque inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantation de forêt en ville : quels impacts sur la biodiversité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Ecocène, Apr 2021, Pau, France</w:t>
+              <w:t xml:space="preserve">Intégrer la résilience dans les projets d'aménagement urbain en zone inondable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPTB Seine Grands Lacs, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03478100v1</w:t>
+                <w:t xml:space="preserve">halshs-03477999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir dans un contexte de transition : pratiques et représentations d'habitants de l'agglomération paloise</w:t>
               </w:r>
@@ -1260,178 +1260,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01781826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Multi-Echelle des Lisières pour la réalisation de la trame verte de la région Poitou- Charentes – Expérimentation d’ateliers de cartographie participative du bocage bressuirais</w:t>
+                <w:t xml:space="preserve">Analyse multi-échelle des lisières pour la réalisation de la trame verte bocagère en Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le paysage, un objet médiateur entre sociétés et environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ADESS, CEPAGE (Centre de recherche sur l'histoire et la culture des paysages), Conseil Général Deux-Sèvres, Colloque organisé avec le soutien du Ministère de l’Ecologie, du Développement durable et de l’énergie, Jan 2015, Niort, France</w:t>
+              <w:t xml:space="preserve">Comment mobiliser l'action publique pour la mise en oeuvre de la Trame verte et bleue ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’écologie, du développement durable et de l’énergie, Ministère de l’agriculture, de l'agroalimentaire et de la forêt, Irstea, Centre de ressources TVB, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537681v1</w:t>
+                <w:t xml:space="preserve">hal-01537724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une cartographie plurielle des continuités écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,217 +1506,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01246668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelle des lisières pour la réalisation de la trame verte bocagère en Poitou-Charentes</w:t>
+                <w:t xml:space="preserve">Analyse Multi-Echelle des Lisières pour la réalisation de la trame verte de la région Poitou- Charentes – Expérimentation d’ateliers de cartographie participative du bocage bressuirais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment mobiliser l'action publique pour la mise en oeuvre de la Trame verte et bleue ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l’écologie, du développement durable et de l’énergie, Ministère de l’agriculture, de l'agroalimentaire et de la forêt, Irstea, Centre de ressources TVB, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Le paysage, un objet médiateur entre sociétés et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ADESS, CEPAGE (Centre de recherche sur l'histoire et la culture des paysages), Conseil Général Deux-Sèvres, Colloque organisé avec le soutien du Ministère de l’Ecologie, du Développement durable et de l’énergie, Jan 2015, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537724v1</w:t>
+                <w:t xml:space="preserve">hal-01537681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des trames à la chaîne, un regard critique sur les approches standards de cartographie des continuités écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1771,77 +1771,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en dialogue les expertises scientifiques, techniques et habitantes. Études de cas et propositions méthodologiques à partir de l'expérimentation d'ateliers de cartographie participative sur les continuités écologiques du bocage bressuirais (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1873,441 +1873,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet AMELI, l'apport de la télédétection dans une équipe de recherche en SHS</w:t>
+                <w:t xml:space="preserve">La mise en place des trames vertes et bleues en France, un point de rencontre entre les différents savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAAT Poitou-Charentes " Journée territoires et environnement : sensibilisation à l'imagerie aérienne et spatiale "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque Doc'Géo " Environnement / Gouvernance "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00974735v1</w:t>
+                <w:t xml:space="preserve">halshs-00974744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place des trames vertes et bleues en France, un point de rencontre entre les différents savoirs</w:t>
+                <w:t xml:space="preserve">Pour une meilleure prise en compte des résolutions des bases de données d'occupation du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Doc'Géo " Environnement / Gouvernance "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire généraliste annuel du Réseau inter-MSH Information Spatiale et Archéologie (Réseau ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00974744v1</w:t>
+                <w:t xml:space="preserve">halshs-00974759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une meilleure prise en compte des résolutions des bases de données d'occupation du sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coproduire sans appauvrir... comment gérer la diversité des points de vue ? Proposition à partir de la cartographie de la TVB en région bocagère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire généraliste annuel du Réseau inter-MSH Information Spatiale et Archéologie (Réseau ISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres SIG La Lettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00974759v1</w:t>
+                <w:t xml:space="preserve">halshs-00835807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coproduire sans appauvrir... comment gérer la diversité des points de vue ? Proposition à partir de la cartographie de la TVB en région bocagère.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet AMELI, l'apport de la télédétection dans une équipe de recherche en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SIG La Lettre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">IAAT Poitou-Charentes " Journée territoires et environnement : sensibilisation à l'imagerie aérienne et spatiale "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00835807v1</w:t>
+                <w:t xml:space="preserve">halshs-00974735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronter et enrichir les représentations de l'environnement. Vers une mise en interrelation de savoirs hétérogènes sur les continuités écologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
@@ -2474,51 +2474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multi-Echelle des Lisières, application à la région Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2745,151 +2745,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter et s'adapter au changement climatique : le déploiement des PCAET (Plan Climat-Air-Energie Territorial) en France</w:t>
+                <w:t xml:space="preserve">Guide : Résilience urbaine, faire face au risque inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] Mayane. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03478065v1</w:t>
+                <w:t xml:space="preserve">halshs-03478087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide : Résilience urbaine, faire face au risque inondation</w:t>
+                <w:t xml:space="preserve">Lutter et s'adapter au changement climatique : le déploiement des PCAET (Plan Climat-Air-Energie Territorial) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] Mayane. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03478087v1</w:t>
+                <w:t xml:space="preserve">halshs-03478065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décideurs et Citoyens dans un contexte urbain de Signaux Faibles (Décisif). Rapport final. Ademe, APR TEES : Transition écologique économique et sociale</w:t>
               </w:r>
@@ -3467,51 +3467,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : croiser expertises techniques, scientifiques et habitantes, pour cartographier ensemble le bocage bressuirais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3592,51 +3592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : Trame bocagère, quelles fonctionnalités écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,51 +3717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : quelles informations géographiques pour cartographier la trame bocagère dans le bressuirais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,51 +3932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D89B99E"/>
+    <w:nsid w:val="78CC3B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4163,51 +4163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bousquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6464-9095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194902242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01781839v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dal&#233;as" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bla&#382;ek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-bousquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6464-9095" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194902242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01781839v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dal&#233;as" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bla&#382;ek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>