--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -1553,307 +1553,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00329169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
+                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jaillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Policriti</w:t>
+                <w:t xml:space="preserve">Philippe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Clepet</w:t>
+                <w:t xml:space="preserve">Sandra Giancola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (3), pp.331-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180136v1</w:t>
+                <w:t xml:space="preserve">hal-01189423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Praud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufour</w:t>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Giancola</w:t>
+                <w:t xml:space="preserve">Alberto Policriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01189423v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization and expression analysis of the Rop GTPase family in Vitis vinifera</w:t>
               </w:r>
@@ -2107,64 +2107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Murigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,195 +3120,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bounon</w:t>
+                <w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bounon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
+              <w:t xml:space="preserve">18. Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754943v1</w:t>
+                <w:t xml:space="preserve">hal-02754346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iritche Zah-Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,212 +3340,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+                <w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754346v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput SNPs discovery in grapevine, poplar and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème carrefour de la sélection maïs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saclay, France. 2013, </w:t>
@@ -4179,286 +4179,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on tGBS with Allegro : Does it hit the target ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long Reads for Long-Term Goals : A Genome Resource for Lavander Genetic Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXX. Plant and Animal Genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAG XXX Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (California), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937923v1</w:t>
+                <w:t xml:space="preserve">hal-03937877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Reads for Long-Term Goals : A Genome Resource for Lavander Genetic Improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback on tGBS with Allegro : Does it hit the target ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXX Plant and Animal Genome Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAG XXX. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (California), United States. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/4NYHD6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937877v1</w:t>
+                <w:t xml:space="preserve">hal-03937923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du SNP au p’tit salé la lentille à l’heure de la génomique</w:t>
               </w:r>
@@ -5197,51 +5197,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
+                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
@@ -5255,118 +5255,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736419v1</w:t>
+                <w:t xml:space="preserve">hal-02737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
+                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
@@ -5380,94 +5380,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737648v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Grapevine genome assembly</w:t>
               </w:r>
@@ -5479,51 +5479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5755,51 +5755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. Fondation pour la Recherche sur la Biodiversité, 84 p., 2011, Les ressources génétiques face aux nouveaux enjeux environnementaux, économiques et sociaux</w:t>
@@ -6506,51 +6506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7704BF2C"/>
+    <w:nsid w:val="4D939EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6737,51 +6737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-canaguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8674-4622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Berard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le-Clainche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener-Ruff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rodier-Goud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Nonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Ruperti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pierasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0815-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N36ZRS7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.4319006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chriqui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(02)00043-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNB01FNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pavy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243853" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4NYHD6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.07.23.453237)" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937438v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796033v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Cipriani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jusseaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tassin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-canaguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8674-4622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Berard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le-Clainche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener-Ruff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rodier-Goud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Nonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Ruperti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pierasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0815-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N36ZRS7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.4319006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chriqui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(02)00043-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNB01FNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pavy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243853" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4NYHD6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.07.23.453237)" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937438v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796033v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Cipriani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jusseaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tassin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>