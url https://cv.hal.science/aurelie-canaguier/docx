--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1967,295 +1967,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in crossing-over rates across chromosome 4 of Arabidopsis thaliana reveals the presence of meiotic recombination &amp;quot;hot spots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Drouaud</w:t>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Camilleri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+                <w:t xml:space="preserve">Frederic Sapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.4319006⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (9), pp.1131-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G06-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017439v1</w:t>
+                <w:t xml:space="preserve">hal-01189248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Praud</w:t>
+                <w:t xml:space="preserve">Variation in crossing-over rates across chromosome 4 of Arabidopsis thaliana reveals the presence of meiotic recombination &amp;quot;hot spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Drouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Murigneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Sapet</w:t>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 49 (9), pp.1131-1139. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1) (1), pp.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/G06-067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.4319006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189248v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of taxoids with biological activity by plants and callus culture from selected Taxus genotypes</w:t>
               </w:r>
@@ -2432,51 +2432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotypage ciblé par séquençage (tGBS ) : Allegro Targeted Genotyping NebNext Direct Genotyping et pipeline d’analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wébinaire INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Evry (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2870,445 +2870,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mapping and re-sequencing of a set of resistance related genes in grapevine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marconi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Conference Plant and Animal Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2009, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462667v1</w:t>
+                <w:t xml:space="preserve">hal-02750107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+                <w:t xml:space="preserve">Physical mapping and re-sequencing of a set of resistance related genes in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
+                <w:t xml:space="preserve">R. Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
+              <w:t xml:space="preserve">17. Conference Plant and Animal Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2009, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750107v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+                <w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754346v1</w:t>
+                <w:t xml:space="preserve">hal-02754943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iritche Zah-Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,212 +3340,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bounon</w:t>
+                <w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bounon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
+              <w:t xml:space="preserve">18. Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754943v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput SNPs discovery in grapevine, poplar and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3943,51 +3943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème carrefour de la sélection maïs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saclay, France. 2013, </w:t>
@@ -4179,310 +4179,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Reads for Long-Term Goals : A Genome Resource for Lavander Genetic Improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback on tGBS with Allegro : Does it hit the target ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXX Plant and Animal Genome Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAG XXX. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (California), United States. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/4NYHD6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937877v1</w:t>
+                <w:t xml:space="preserve">hal-03937923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on tGBS with Allegro : Does it hit the target ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long Reads for Long-Term Goals : A Genome Resource for Lavander Genetic Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXX. Plant and Animal Genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAG XXX Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (California), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937923v1</w:t>
+                <w:t xml:space="preserve">hal-03937877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du SNP au p’tit salé la lentille à l’heure de la génomique</w:t>
+                <w:t xml:space="preserve">La fibre génomique du Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
@@ -4502,121 +4502,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre</w:t>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de la lentille : Restitution de résultats du projet RésiLens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30ème édition du Festival du Lin et de la Fibre Artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Pierre-Le-Viger, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670343v1</w:t>
+                <w:t xml:space="preserve">hal-03937438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du polymorphisme des génomes végétaux</w:t>
+                <w:t xml:space="preserve">Du SNP au p’tit salé la lentille à l’heure de la génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
@@ -4630,118 +4621,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Contenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">journées de la lentille : Restitution de résultats du projet RésiLens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon (Bourgogne), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2021.07.23.453237)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935707v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fibre génomique du Lin</w:t>
+                <w:t xml:space="preserve">Étude du polymorphisme des génomes végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
@@ -4755,94 +4755,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Contenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème édition du Festival du Lin et de la Fibre Artistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Saint-Pierre-Le-Viger, France. </w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937438v1</w:t>
+                <w:t xml:space="preserve">hal-03935707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LONG DNA TECHNOLOGIES EVALUATION FOR PLANT STRUCTURAL VARIATIONS DETECTION : NANOPORE ONT SEQUENCING vs BIONANO GENOMICS OPTICAL MAPPING</w:t>
               </w:r>
@@ -5197,277 +5197,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
+                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737648v1</w:t>
+                <w:t xml:space="preserve">hal-02736419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
+                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736419v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Grapevine genome assembly</w:t>
               </w:r>
@@ -5479,51 +5479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,103 +5703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Bresson</w:t>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. Fondation pour la Recherche sur la Biodiversité, 84 p., 2011, Les ressources génétiques face aux nouveaux enjeux environnementaux, économiques et sociaux</w:t>
@@ -5990,291 +5990,409 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-specific NLR allelic diversity and genomic landscape for plant resistance association studies</w:t>
+                <w:t xml:space="preserve">Linkage and association mapping coupled with pan-genome analyses of Vat homologs reveal QTLs and alleles for aphid resistance in melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Belinchon-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363423v1</w:t>
+                <w:t xml:space="preserve">hal-05599251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intra-specific NLR allelic diversity and genomic landscape for plant resistance association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Belinchon-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le-Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nanopore adaptive sampling to identify the NLR-gene family in melon (Cucumis melo L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Belinchon-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6284,161 +6402,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et exploitation de séquences Sanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6506,51 +6624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D939EBA"/>
+    <w:nsid w:val="731DFA2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6737,51 +6855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-canaguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8674-4622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Berard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le-Clainche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener-Ruff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rodier-Goud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Nonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Ruperti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pierasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0815-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N36ZRS7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.4319006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chriqui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(02)00043-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNB01FNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pavy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243853" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4NYHD6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.07.23.453237)" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937438v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796033v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Cipriani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jusseaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tassin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-canaguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8674-4622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Berard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le-Clainche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener-Ruff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rodier-Goud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Nonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Ruperti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pierasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0815-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N36ZRS7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.4319006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chriqui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(02)00043-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNB01FNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pavy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243853" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4NYHD6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.07.23.453237)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796033v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Cipriani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jusseaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tassin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>