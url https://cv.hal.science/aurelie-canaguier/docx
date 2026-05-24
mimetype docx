--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1553,307 +1553,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00329169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
+                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Praud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufour</w:t>
+                <w:t xml:space="preserve">Alberto Policriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Giancola</w:t>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 158 (3), pp.331-336. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189423v1</w:t>
+                <w:t xml:space="preserve">inria-00180136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jaillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Philippe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Policriti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Clepet</w:t>
+                <w:t xml:space="preserve">Sandra Giancola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (3), pp.331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00180136v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization and expression analysis of the Rop GTPase family in Vitis vinifera</w:t>
               </w:r>
@@ -1967,295 +1967,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in crossing-over rates across chromosome 4 of Arabidopsis thaliana reveals the presence of meiotic recombination &amp;quot;hot spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Murigneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+                <w:t xml:space="preserve">Jan Drouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Sapet</w:t>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/G06-067⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1) (1), pp.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.4319006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189248v1</w:t>
+                <w:t xml:space="preserve">hal-00017439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in crossing-over rates across chromosome 4 of Arabidopsis thaliana reveals the presence of meiotic recombination &amp;quot;hot spots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Camilleri</w:t>
+                <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Canaguier</w:t>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+                <w:t xml:space="preserve">Frederic Sapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (1) (1), pp.106-114. </w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (9), pp.1131-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.4319006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/G06-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017439v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of taxoids with biological activity by plants and callus culture from selected Taxus genotypes</w:t>
               </w:r>
@@ -2432,51 +2432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotypage ciblé par séquençage (tGBS ) : Allegro Targeted Genotyping NebNext Direct Genotyping et pipeline d’analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wébinaire INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Evry (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2870,682 +2870,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Physical mapping and re-sequencing of a set of resistance related genes in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Bresson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
+                <w:t xml:space="preserve">R. Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
+              <w:t xml:space="preserve">17. Conference Plant and Animal Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2009, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750107v1</w:t>
+                <w:t xml:space="preserve">hal-01462667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mapping and re-sequencing of a set of resistance related genes in grapevine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marconi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Conference Plant and Animal Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2009, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462667v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cléa Houel</w:t>
+                <w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iritche Zah-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
+              <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754943v1</w:t>
+                <w:t xml:space="preserve">hal-02754937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
+                <w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bounon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">18. Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754937v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allele mining in grape for the analysis of complex traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+                <w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754346v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput SNPs discovery in grapevine, poplar and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3943,51 +3943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème carrefour de la sélection maïs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saclay, France. 2013, </w:t>
@@ -4179,310 +4179,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on tGBS with Allegro : Does it hit the target ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long Reads for Long-Term Goals : A Genome Resource for Lavander Genetic Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXX. Plant and Animal Genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAG XXX Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (California), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937923v1</w:t>
+                <w:t xml:space="preserve">hal-03937877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Reads for Long-Term Goals : A Genome Resource for Lavander Genetic Improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback on tGBS with Allegro : Does it hit the target ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXX Plant and Animal Genome Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAG XXX. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (California), United States. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/4NYHD6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937877v1</w:t>
+                <w:t xml:space="preserve">hal-03937923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fibre génomique du Lin</w:t>
+                <w:t xml:space="preserve">Du SNP au p’tit salé la lentille à l’heure de la génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
@@ -4502,112 +4502,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Patricia Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème édition du Festival du Lin et de la Fibre Artistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">journées de la lentille : Restitution de résultats du projet RésiLens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon (Bourgogne), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2021.07.23.453237)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937438v1</w:t>
+                <w:t xml:space="preserve">hal-04670343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du SNP au p’tit salé la lentille à l’heure de la génomique</w:t>
+                <w:t xml:space="preserve">Étude du polymorphisme des génomes végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
@@ -4621,127 +4630,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Contenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Faivre</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de la lentille : Restitution de résultats du projet RésiLens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Orléans, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670343v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du polymorphisme des génomes végétaux</w:t>
+                <w:t xml:space="preserve">La fibre génomique du Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
@@ -4755,94 +4755,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Contenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Orléans, France. </w:t>
+              <w:t xml:space="preserve">30ème édition du Festival du Lin et de la Fibre Artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Pierre-Le-Viger, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935707v1</w:t>
+                <w:t xml:space="preserve">hal-03937438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LONG DNA TECHNOLOGIES EVALUATION FOR PLANT STRUCTURAL VARIATIONS DETECTION : NANOPORE ONT SEQUENCING vs BIONANO GENOMICS OPTICAL MAPPING</w:t>
               </w:r>
@@ -5197,277 +5197,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
+                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736419v1</w:t>
+                <w:t xml:space="preserve">hal-02737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
+                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737648v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Grapevine genome assembly</w:t>
               </w:r>
@@ -5479,51 +5479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,103 +5703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. Fondation pour la Recherche sur la Biodiversité, 84 p., 2011, Les ressources génétiques face aux nouveaux enjeux environnementaux, économiques et sociaux</w:t>
@@ -6429,51 +6429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et exploitation de séquences Sanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6624,51 +6624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="731DFA2E"/>
+    <w:nsid w:val="8DF4A180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6855,51 +6855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-canaguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8674-4622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Berard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le-Clainche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener-Ruff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rodier-Goud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Nonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Ruperti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pierasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0815-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N36ZRS7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.4319006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chriqui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(02)00043-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNB01FNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pavy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243853" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4NYHD6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.07.23.453237)" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796033v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Cipriani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jusseaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tassin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-canaguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8674-4622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Berard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le-Clainche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener-Ruff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rodier-Goud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Nonis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Ruperti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pierasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-008-0815-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N36ZRS7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.4319006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hocquemiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chriqui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(02)00043-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNB01FNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bentahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pavy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754346v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bounon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243853" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4NYHD6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.07.23.453237)" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937438v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796033v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Cipriani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jusseaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Tassin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>