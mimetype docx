--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -208,503 +208,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire dialoguer les expériences pour accompagner l’appropriation de savoirs agroécologiques</w:t>
+                <w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/144mt⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153691v1</w:t>
+                <w:t xml:space="preserve">hal-05441909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-design of diversified agroecological systems for temperate fruit production: feedback from three innovative experiments and experience sharing in the ALTO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.19-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441909v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning how to develop a research question throughout the PhD process: training challenges, objectives, and scaffolds drawn from doctoral programs for students and their supervisors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89 (4), pp.1001-1020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10734-024-01258-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of diversified agroecological systems for temperate fruit production: feedback from three innovative experiments and experience sharing in the ALTO project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
+                <w:t xml:space="preserve">Faire dialoguer les expériences pour accompagner l’appropriation de savoirs agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98, pp.19-37. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/144mt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033049v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lycées agricoles, acteurs intermédiaires de la réduction des pesticides dans les territoires. Résultats et perspectives du projet Ecophyto’TER</w:t>
               </w:r>
@@ -807,51 +807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,103 +928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t>
@@ -1056,278 +1056,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proximité à distance. Comment les agri-youtubeurs communiquent sur leurs pratiques</w:t>
+                <w:t xml:space="preserve">Perception et gestion par les agriculteurs de la biodiversité fonctionnelle dans les vergers à pomme en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rénier</w:t>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Goulet</w:t>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weronika Swiergiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/1 (231), pp.225-257. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.231.0225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2022.40.7388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582091v1</w:t>
+                <w:t xml:space="preserve">hal-04066804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et gestion par les agriculteurs de la biodiversité fonctionnelle dans les vergers à pomme en agriculture biologique</w:t>
+                <w:t xml:space="preserve">La proximité à distance. Comment les agri-youtubeurs communiquent sur leurs pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Penvern</w:t>
+                <w:t xml:space="preserve">Louis Rénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+                <w:t xml:space="preserve">Frederic Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weronika Swiergiel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/1 (231), pp.225-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2022.40.7388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.231.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066804v1</w:t>
+                <w:t xml:space="preserve">hal-03582091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations of Public Officials as Drivers of Transition to Sustainable School Food Provisioning: Insights from Avignon, France</w:t>
               </w:r>
@@ -1411,222 +1411,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau pour accompagner l’innovation ouverte dans les installations et unités expérimentales INRAE</w:t>
+                <w:t xml:space="preserve">Engaged Intermediaries to Bridge the Gap between Scientists, Educational Practitioners and Farmers to Develop Sustainable Agri-Food Innovation Systems: A US Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Carusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mayerfeld Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS01-art12⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132111886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644468v1</w:t>
+                <w:t xml:space="preserve">hal-03463005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaged Intermediaries to Bridge the Gap between Scientists, Educational Practitioners and Farmers to Develop Sustainable Agri-Food Innovation Systems: A US Case Study</w:t>
+                <w:t xml:space="preserve">Un réseau pour accompagner l’innovation ouverte dans les installations et unités expérimentales INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Mayerfeld Bell</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (21), </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sciences et Recherches Participatives à INRAE, Numéro Special, pp.142-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su132111886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS01-art12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463005v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre l’action publique pour réduire l’usage des pesticides : reconnaître les activités d’intermédiation</w:t>
               </w:r>
@@ -1729,64 +1729,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring methods adapted to different perceptions and uses of functional biodiversity: Insights from a European qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' management of functional biodiversity goes beyond pest management in organic European apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Online (5), pp.1-32. </w:t>
@@ -2278,51 +2278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (2), pp.139-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2484,51 +2484,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
+                <w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
@@ -2577,371 +2577,371 @@
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03478345v1</w:t>
+                <w:t xml:space="preserve">hal-01415260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
+                <w:t xml:space="preserve">Le groupe « vergers durables » produit et capitalise des connaissances pour concevoir et conduire des vergers autrement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simmoneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Savoirs agronomiques pour l'action, 6 (2), pp.93-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415260v1</w:t>
+                <w:t xml:space="preserve">hal-02063404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe « vergers durables » produit et capitalise des connaissances pour concevoir et conduire des vergers autrement.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Servane Penvern</w:t>
+                <w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Simmoneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Savoirs agronomiques pour l'action, 6 (2), pp.93-99</w:t>
+              <w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063404v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+                <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635099v1</w:t>
+                <w:t xml:space="preserve">halshs-03478345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of French Field Crop Farmers Moving Toward Sustainable Farming Practices: Change, Learning, and Links with the Advisory Services</w:t>
               </w:r>
@@ -3305,51 +3305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,138 +3450,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens forts et liens faibles en agriculture : l’influence des modes d’insertion socio-professionnelle sur les changements de pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions towards organic farming at the farm and at the local scales: the role of innovative production and organisational modes and networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des grandes cultures</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9782759222179</w:t>
+              <w:t xml:space="preserve">Organic farming, Prototype for sustainable agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Springer, 489 p., 2014, 978-94-007-7926-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978441v1</w:t>
+                <w:t xml:space="preserve">hal-02795561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs non-agricoles et changements de pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3597,100 +3597,100 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,171 +3712,171 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 978-2-7592-2159-2 978-2-84444-966-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions towards organic farming at the farm and at the local scales: the role of innovative production and organisational modes and networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liens forts et liens faibles en agriculture : l’influence des modes d’insertion socio-professionnelle sur les changements de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic farming, Prototype for sustainable agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Springer, 489 p., 2014, 978-94-007-7926-6</w:t>
+              <w:t xml:space="preserve">Sociologie des grandes cultures : au cœur du modèle industriel agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 227 p., 2014, Nature et Société (Versailles), 978-2-7592-2217-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795561v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens forts et liens faibles en agriculture : l’influence des modes d’insertion socio-professionnelle sur les changements de pratiques</w:t>
               </w:r>
@@ -3892,86 +3892,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des grandes cultures : au cœur du modèle industriel agricole</w:t>
+              <w:t xml:space="preserve">Sociologie des grandes cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 227 p., 2014, Nature et Société (Versailles), 978-2-7592-2217-9</w:t>
+                <w:t xml:space="preserve">Éditions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782759222179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800988v1</w:t>
+                <w:t xml:space="preserve">hal-02978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4002,51 +4002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation agricole de 2024: l’environnement comme catalyseur des revendications ou effet de cadrage médiatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Contester les transitions écologiques: critiques et oppositions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardona, Aurélie; Tuscano, Martina, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4084,51 +4084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des médias sociaux pour accompagner le développement de pratiques agroécologiques ? Enquête en Vaucluse et Bouches-du-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,286 +4255,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Ecologisation des pratiques dans les UE-IE INRAE : quels impacts sur les modalités d’expérimentation, les métiers, l’organisation du travail ?</w:t>
+                <w:t xml:space="preserve">Le parcours d’installation en agriculture en région sud: une course à obstacles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Richard-Frève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole technique SME – Réduction des impacts environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Conférence connaissance du territoire « Agriculteurs, le défi du renouvellement des générations en Provence-Alpes-Côte d'Azur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJCAM, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199447v1</w:t>
+                <w:t xml:space="preserve">hal-04199425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions professionnelles dans une unité expérimentale INRAE pour une agroécologie en actes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Ecologisation des pratiques dans les UE-IE INRAE : quels impacts sur les modalités d’expérimentation, les métiers, l’organisation du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Travail et Anthropocène 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecole technique SME – Réduction des impacts environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700664v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours d’installation en agriculture en région sud: une course à obstacles?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions professionnelles dans une unité expérimentale INRAE pour une agroécologie en actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Richard-Frève</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence connaissance du territoire « Agriculteurs, le défi du renouvellement des générations en Provence-Alpes-Côte d'Azur »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJCAM, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Travail et Anthropocène 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199425v1</w:t>
+                <w:t xml:space="preserve">hal-03700664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnaliser l'écologisation des pratiques agricoles :généraliser tout en continuant à explorer</w:t>
               </w:r>
@@ -5090,64 +5090,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Researchers, advisors and growers working together to design monitoring methods for functional agro-biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Exyst INRA-CIRAD sur les expérimentations Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
@@ -5386,234 +5386,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des connaissances facilement appropriables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic farmers’ reality to manage functional agrobio diversity in European organic apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Ahrenfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SMaCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">17. International Conference on Organic Fruit Growing. Ecofruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Hohenheim, Germany. 303 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798701v1</w:t>
+                <w:t xml:space="preserve">hal-02741275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic farmers’ reality to manage functional agrobio diversity in European organic apple orchards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire des connaissances facilement appropriables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference on Organic Fruit Growing. Ecofruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Hohenheim, Germany. 303 p</w:t>
+              <w:t xml:space="preserve">Séminaire SMaCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741275v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t>
               </w:r>
@@ -5789,51 +5789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels outils et pratiques en faveur de la biodiversité fonctionnelle chez les arboriculteurs bio d'Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5841,51 +5841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Technique Agriculture Biologique fruits Ctifl-ITAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Mar 2015, Baladran, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5910,51 +5910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do participatory and systemic approaches complete, to design more sustainable orchards ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6890,51 +6890,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02805387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7011,282 +7011,400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/hsc3-b796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204351v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs du changement intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Transmission Sud » : État des lieux et enjeux de transmission agricole en région Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Richard-Frève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d’installation en agriculture. Enquête en Région Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Richard-Frève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Scientifique du projet Pestimute-Gen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7308,107 +7426,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques. 2017, 25 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic values-based food chains in France - State of the art review. HealthyGrowth WP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7434,207 +7552,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478530v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-02787266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7710,51 +7678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5C804A1"/>
+    <w:nsid w:val="D4C1CCAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7941,51 +7909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6663-4485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161449697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art03-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meynier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Swiergiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.40.7388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-022-09880-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Carusi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayerfeld Bell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132111886" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kramer Jacobsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107883" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ahrenfeldt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.05.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simmoneaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.876483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01.0009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Richard-Fr&#232;ve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737574v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gr&#233;beau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Weibel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805387v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6663-4485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161449697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art03-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meynier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Swiergiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.40.7388" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-022-09880-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Carusi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayerfeld Bell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132111886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kramer Jacobsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107883" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ahrenfeldt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.05.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simmoneaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.876483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01.0009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Richard-Fr&#232;ve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737574v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gr&#233;beau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Weibel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805387v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>