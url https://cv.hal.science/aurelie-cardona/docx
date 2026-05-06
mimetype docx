--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -342,265 +342,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of diversified agroecological systems for temperate fruit production: feedback from three innovative experiments and experience sharing in the ALTO project</w:t>
+                <w:t xml:space="preserve">Learning how to develop a research question throughout the PhD process: training challenges, objectives, and scaffolds drawn from doctoral programs for students and their supervisors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art03-GB⟩</w:t>
+              <w:t xml:space="preserve">Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (4), pp.1001-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10734-024-01258-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033049v1</w:t>
+                <w:t xml:space="preserve">hal-04649465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning how to develop a research question throughout the PhD process: training challenges, objectives, and scaffolds drawn from doctoral programs for students and their supervisors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-design of diversified agroecological systems for temperate fruit production: feedback from three innovative experiments and experience sharing in the ALTO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fiorelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89 (4), pp.1001-1020. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.19-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10734-024-01258-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649465v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dialoguer les expériences pour accompagner l’appropriation de savoirs agroécologiques</w:t>
               </w:r>
@@ -684,347 +684,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lycées agricoles, acteurs intermédiaires de la réduction des pesticides dans les territoires. Résultats et perspectives du projet Ecophyto’TER</w:t>
+                <w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Meynier</w:t>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Peltier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.249.0007⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865962v1</w:t>
+                <w:t xml:space="preserve">halshs-04449610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t>
+                <w:t xml:space="preserve">Les lycées agricoles, acteurs intermédiaires de la réduction des pesticides dans les territoires. Résultats et perspectives du projet Ecophyto’TER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
+                <w:t xml:space="preserve">Fleur Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.7-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.249.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04449610v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t>
@@ -1056,486 +1056,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et gestion par les agriculteurs de la biodiversité fonctionnelle dans les vergers à pomme en agriculture biologique</w:t>
+                <w:t xml:space="preserve">Motivations of Public Officials as Drivers of Transition to Sustainable School Food Provisioning: Insights from Avignon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Penvern</w:t>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2022.40.7388⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10806-022-09880-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066804v1</w:t>
+                <w:t xml:space="preserve">hal-03651882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité à distance. Comment les agri-youtubeurs communiquent sur leurs pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rénier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Frederic Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/1 (231), pp.225-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.231.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations of Public Officials as Drivers of Transition to Sustainable School Food Provisioning: Insights from Avignon, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception et gestion par les agriculteurs de la biodiversité fonctionnelle dans les vergers à pomme en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weronika Swiergiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (2), </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10806-022-09880-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2022.40.7388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651882v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaged Intermediaries to Bridge the Gap between Scientists, Educational Practitioners and Farmers to Develop Sustainable Agri-Food Innovation Systems: A US Case Study</w:t>
+                <w:t xml:space="preserve">Mettre en œuvre l’action publique pour réduire l’usage des pesticides : reconnaître les activités d’intermédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiana Carusi</w:t>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mayerfeld Bell</w:t>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (21), </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su132111886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463005v1</w:t>
+                <w:t xml:space="preserve">hal-03325272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau pour accompagner l’innovation ouverte dans les installations et unités expérimentales INRAE</w:t>
               </w:r>
@@ -1606,429 +1606,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en œuvre l’action publique pour réduire l’usage des pesticides : reconnaître les activités d’intermédiation</w:t>
+                <w:t xml:space="preserve">Engaged Intermediaries to Bridge the Gap between Scientists, Educational Practitioners and Farmers to Develop Sustainable Agri-Food Innovation Systems: A US Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Cristiana Carusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+                <w:t xml:space="preserve">Michael Mayerfeld Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su132111886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325272v1</w:t>
+                <w:t xml:space="preserve">hal-03463005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring methods adapted to different perceptions and uses of functional biodiversity: Insights from a European qualitative study</w:t>
+                <w:t xml:space="preserve">Les appuis de l’action collective mobilisés dans les transitions agroécologiques. Enseignements de l’analyse de cinq collectifs d’agriculteurs en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stine Kramer Jacobsen</w:t>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107883⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261239v1</w:t>
+                <w:t xml:space="preserve">hal-03198890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les appuis de l’action collective mobilisés dans les transitions agroécologiques. Enseignements de l’analyse de cinq collectifs d’agriculteurs en Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Monitoring methods adapted to different perceptions and uses of functional biodiversity: Insights from a European qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Godet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+                <w:t xml:space="preserve">Stine Kramer Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.21. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (107883), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198890v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' management of functional biodiversity goes beyond pest management in organic European apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,77 +2144,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Online (5), pp.1-32. </w:t>
@@ -2278,51 +2278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (2), pp.139-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2356,64 +2356,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2484,295 +2484,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
+                <w:t xml:space="preserve">Le groupe « vergers durables » produit et capitalise des connaissances pour concevoir et conduire des vergers autrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simmoneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Savoirs agronomiques pour l'action, 6 (2), pp.93-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415260v1</w:t>
+                <w:t xml:space="preserve">hal-02063404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe « vergers durables » produit et capitalise des connaissances pour concevoir et conduire des vergers autrement.</w:t>
+                <w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Servane Penvern</w:t>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Simmoneaux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063404v1</w:t>
+                <w:t xml:space="preserve">hal-01415260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2810,113 +2810,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03478345v1</w:t>
@@ -3100,51 +3100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations et animations autour des réductions d'intrants: stratégies d'intéressement des agriculteurs dans trois territoires franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3450,381 +3450,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions towards organic farming at the farm and at the local scales: the role of innovative production and organisational modes and networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acteurs non-agricoles et changements de pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic farming, Prototype for sustainable agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Springer, 489 p., 2014, 978-94-007-7926-6</w:t>
+              <w:t xml:space="preserve">Dynamiques des agricultures biologiques : Effets de contexte et appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795561v1</w:t>
+                <w:t xml:space="preserve">hal-02794414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs non-agricoles et changements de pratiques agricoles</w:t>
+                <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Chrétien; Benoît Leroux; Fabrice Ripoll; Delphine Thivet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des agricultures biologiques : Effets de contexte et appropriations</w:t>
+              <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 978-2-7592-2159-2 978-2-84444-966-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794414v1</w:t>
+                <w:t xml:space="preserve">hal-02799482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations : Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions towards organic farming at the farm and at the local scales: the role of innovative production and organisational modes and networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic farming, Prototype for sustainable agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Springer, 489 p., 2014, 978-94-007-7926-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02799482v1</w:t>
+                <w:t xml:space="preserve">hal-02795561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens forts et liens faibles en agriculture : l’influence des modes d’insertion socio-professionnelle sur les changements de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des grandes cultures : au cœur du modèle industriel agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3875,51 +3875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens forts et liens faibles en agriculture : l’influence des modes d’insertion socio-professionnelle sur les changements de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des grandes cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4002,51 +4002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation agricole de 2024: l’environnement comme catalyseur des revendications ou effet de cadrage médiatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Contester les transitions écologiques: critiques et oppositions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardona, Aurélie; Tuscano, Martina, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4084,51 +4084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des médias sociaux pour accompagner le développement de pratiques agroécologiques ? Enquête en Vaucluse et Bouches-du-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,109 +4255,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours d’installation en agriculture en région sud: une course à obstacles?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions professionnelles dans une unité expérimentale INRAE pour une agroécologie en actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Richard-Frève</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence connaissance du territoire « Agriculteurs, le défi du renouvellement des générations en Provence-Alpes-Côte d'Azur »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJCAM, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Travail et Anthropocène 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199425v1</w:t>
+                <w:t xml:space="preserve">hal-03700664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ecologisation des pratiques dans les UE-IE INRAE : quels impacts sur les modalités d’expérimentation, les métiers, l’organisation du travail ?</w:t>
               </w:r>
@@ -4406,178 +4432,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions professionnelles dans une unité expérimentale INRAE pour une agroécologie en actes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le parcours d’installation en agriculture en région sud: une course à obstacles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dedieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+                <w:t xml:space="preserve">Émilie Richard-Frève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Travail et Anthropocène 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence connaissance du territoire « Agriculteurs, le défi du renouvellement des générations en Provence-Alpes-Côte d'Azur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJCAM, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700664v1</w:t>
+                <w:t xml:space="preserve">hal-04199425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnaliser l'écologisation des pratiques agricoles :généraliser tout en continuant à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Travail et Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS _Institut d’Etude du Travail de Lyon, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4596,273 +4596,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public procurement as a booster of midscale food supply chains. Insights from the French peri-urban Avignon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The role of motivations in the implementation of urban food policies. Insights from Avignon local food procurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society with the Institute of British Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Aug 2019, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143245v1</w:t>
+                <w:t xml:space="preserve">hal-04143233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of motivations in the implementation of urban food policies. Insights from Avignon local food procurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Public procurement as a booster of midscale food supply chains. Insights from the French peri-urban Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society with the Institute of British Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, London, France</w:t>
+              <w:t xml:space="preserve">, Aug 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143233v1</w:t>
+                <w:t xml:space="preserve">hal-04143245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organising the generalisation of distributed and decentralised technological innovations: Distributed and decentralised ex novation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2019, Edimbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4887,77 +4887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public procurement as a catalyst for promoting “agriculture of the middle” and increasing urban food sufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International seminar Urban food sufficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon - Montfavet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5090,64 +5090,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Researchers, advisors and growers working together to design monitoring methods for functional agro-biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5166,290 +5166,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Réussir en homéopathie», à propos d’une expérience collective entre éleveurs du Diois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Exyst INRA-CIRAD sur les expérimentations Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737574v1</w:t>
+                <w:t xml:space="preserve">hal-03210662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">«Réussir en homéopathie», à propos d’une expérience collective entre éleveurs du Diois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Exyst INRA-CIRAD sur les expérimentations Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210662v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farmers’ reality to manage functional agrobio diversity in European organic apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,407 +5593,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t>
+                <w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t>
+              <w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800800v1</w:t>
+                <w:t xml:space="preserve">hal-02792520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels outils et pratiques en faveur de la biodiversité fonctionnelle chez les arboriculteurs bio d'Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Salembier</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Rencontre Technique Agriculture Biologique fruits Ctifl-ITAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Mar 2015, Baladran, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792520v1</w:t>
+                <w:t xml:space="preserve">hal-02797401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils et pratiques en faveur de la biodiversité fonctionnelle chez les arboriculteurs bio d'Europe ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Technique Agriculture Biologique fruits Ctifl-ITAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Mar 2015, Baladran, France. 11 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797401v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do participatory and systemic approaches complete, to design more sustainable orchards ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6044,64 +6044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of niches’ diversity in sustainable agri-food transition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IST Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6126,64 +6126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologiser les systèmes agri-alimentaires territoriaux : quelle place, quelle prise pour les agriculteurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6316,51 +6316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation de la société civile pour le développement d’une agriculture plus durable : moteur et instrument d’un processus d’écologisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ecologisation des politiques publiques et des pratiques agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6398,51 +6398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of new forms of collective action and governance through alternative food networks: the case of an &amp;quot;Amap&amp;quot; in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. ESRS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Chania, Grèce. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6480,51 +6480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture biologique : mouvement social pour le développement d’un certain type d’agriculture ou pour un changement plus global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFER. Les transversalités de l’agriculture biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJETS MULTI-ACTEURS ET POLITIQUES PUBLIQUES : UN MOYEN DE DEVELOPPER LES SYSTEMES BAS INTRANTS ET L'AGRICULTURE BIOLOGIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium ISDA 2010 : innovation et développement durable dans l'agriculture et l'agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cirad, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6644,51 +6644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets multi-acteurs et politiques publiques : un moyen de développer les systèmes à bas intrants et l’agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6726,51 +6726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation et animation territoriale autour des réductions d’intrants : stratégies d’intéressement des agriculteurs dans trois territoires franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Société Française d'Economie Rurale (SFER). La réduction des pesticides : enjeux, modalités et conséquences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7053,77 +7053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs du changement intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7190,77 +7190,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Transmission Sud » : État des lieux et enjeux de transmission agricole en région Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Richard-Frève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7282,77 +7282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d’installation en agriculture. Enquête en Région Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Richard-Frève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7374,90 +7374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Scientifique du projet Pestimute-Gen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7496,64 +7496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic values-based food chains in France - State of the art review. HealthyGrowth WP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7678,51 +7678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4C1CCAA"/>
+    <w:nsid w:val="FDD0D10C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7909,51 +7909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6663-4485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161449697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art03-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meynier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Swiergiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.40.7388" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-022-09880-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Carusi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayerfeld Bell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132111886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kramer Jacobsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107883" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ahrenfeldt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.05.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simmoneaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.876483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01.0009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Richard-Fr&#232;ve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737574v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gr&#233;beau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Weibel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805387v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6663-4485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161449697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art03-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meynier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-022-09880-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Swiergiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.40.7388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Carusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayerfeld Bell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132111886" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kramer Jacobsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107883" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ahrenfeldt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.05.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simmoneaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.876483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Richard-Fr&#232;ve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gr&#233;beau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Weibel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805387v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>