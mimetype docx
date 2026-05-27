--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -208,546 +208,546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t>
+                <w:t xml:space="preserve">Faire dialoguer les expériences pour accompagner l’appropriation de savoirs agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144mt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441909v1</w:t>
+                <w:t xml:space="preserve">hal-05153691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning how to develop a research question throughout the PhD process: training challenges, objectives, and scaffolds drawn from doctoral programs for students and their supervisors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fiorelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89 (4), pp.1001-1020. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10734-024-01258-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649465v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of diversified agroecological systems for temperate fruit production: feedback from three innovative experiments and experience sharing in the ALTO project</w:t>
+                <w:t xml:space="preserve">Learning how to develop a research question throughout the PhD process: training challenges, objectives, and scaffolds drawn from doctoral programs for students and their supervisors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art03-GB⟩</w:t>
+              <w:t xml:space="preserve">Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (4), pp.1001-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10734-024-01258-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033049v1</w:t>
+                <w:t xml:space="preserve">hal-04649465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire dialoguer les expériences pour accompagner l’appropriation de savoirs agroécologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-design of diversified agroecological systems for temperate fruit production: feedback from three innovative experiments and experience sharing in the ALTO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.19-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144mt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153691v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,103 +928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t>
@@ -1534,51 +1534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau pour accompagner l’innovation ouverte dans les installations et unités expérimentales INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sciences et Recherches Participatives à INRAE, Numéro Special, pp.142-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1710,295 +1710,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les appuis de l’action collective mobilisés dans les transitions agroécologiques. Enseignements de l’analyse de cinq collectifs d’agriculteurs en Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Monitoring methods adapted to different perceptions and uses of functional biodiversity: Insights from a European qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Brives</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+                <w:t xml:space="preserve">Stine Kramer Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021007⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (107883), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198890v1</w:t>
+                <w:t xml:space="preserve">hal-03261239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring methods adapted to different perceptions and uses of functional biodiversity: Insights from a European qualitative study</w:t>
+                <w:t xml:space="preserve">Les appuis de l’action collective mobilisés dans les transitions agroécologiques. Enseignements de l’analyse de cinq collectifs d’agriculteurs en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dufils</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stine Kramer Jacobsen</w:t>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (107883), </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261239v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' management of functional biodiversity goes beyond pest management in organic European apple orchards</w:t>
               </w:r>
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Online (5), pp.1-32. </w:t>
@@ -2278,51 +2278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (2), pp.139-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2484,464 +2484,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe « vergers durables » produit et capitalise des connaissances pour concevoir et conduire des vergers autrement.</w:t>
+                <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Servane Penvern</w:t>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Simmoneaux</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063404v1</w:t>
+                <w:t xml:space="preserve">halshs-03478345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
+                <w:t xml:space="preserve">Le groupe « vergers durables » produit et capitalise des connaissances pour concevoir et conduire des vergers autrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simmoneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Savoirs agronomiques pour l'action, 6 (2), pp.93-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415260v1</w:t>
+                <w:t xml:space="preserve">hal-02063404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+                <w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635099v1</w:t>
+                <w:t xml:space="preserve">hal-01415260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Bui</w:t>
+                <w:t xml:space="preserve">Visites croisées entre l’UE d’Alénya et l’équipe SaVAGE de Gotheron : vers une analyse réflexive sur la mise en place d’expérimentations système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03478345v1</w:t>
+                <w:t xml:space="preserve">hal-02635099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of French Field Crop Farmers Moving Toward Sustainable Farming Practices: Change, Learning, and Links with the Advisory Services</w:t>
               </w:r>
@@ -3100,51 +3100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations et animations autour des réductions d'intrants: stratégies d'intéressement des agriculteurs dans trois territoires franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hochereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3305,51 +3305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,528 +3450,528 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs non-agricoles et changements de pratiques agricoles</w:t>
+                <w:t xml:space="preserve">Liens forts et liens faibles en agriculture : l’influence des modes d’insertion socio-professionnelle sur les changements de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des agricultures biologiques : Effets de contexte et appropriations</w:t>
+              <w:t xml:space="preserve">Sociologie des grandes cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782759222179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794414v1</w:t>
+                <w:t xml:space="preserve">hal-02978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations : Introduction</w:t>
+                <w:t xml:space="preserve">Acteurs non-agricoles et changements de pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t>
+              <w:t xml:space="preserve">Dynamiques des agricultures biologiques : Effets de contexte et appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02799482v1</w:t>
+                <w:t xml:space="preserve">hal-02794414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions towards organic farming at the farm and at the local scales: the role of innovative production and organisational modes and networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Chrétien; Benoît Leroux; Fabrice Ripoll; Delphine Thivet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic farming, Prototype for sustainable agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 978-2-7592-2159-2 978-2-84444-966-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795561v1</w:t>
+                <w:t xml:space="preserve">hal-02799482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens forts et liens faibles en agriculture : l’influence des modes d’insertion socio-professionnelle sur les changements de pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions towards organic farming at the farm and at the local scales: the role of innovative production and organisational modes and networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des grandes cultures : au cœur du modèle industriel agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic farming, Prototype for sustainable agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Springer, 489 p., 2014, 978-94-007-7926-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02800988v1</w:t>
+                <w:t xml:space="preserve">hal-02795561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens forts et liens faibles en agriculture : l’influence des modes d’insertion socio-professionnelle sur les changements de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des grandes cultures</w:t>
+              <w:t xml:space="preserve">Sociologie des grandes cultures : au cœur du modèle industriel agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Quæ</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9782759222179</w:t>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 227 p., 2014, Nature et Société (Versailles), 978-2-7592-2217-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978441v1</w:t>
+                <w:t xml:space="preserve">hal-02800988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4255,204 +4255,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions professionnelles dans une unité expérimentale INRAE pour une agroécologie en actes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Ecologisation des pratiques dans les UE-IE INRAE : quels impacts sur les modalités d’expérimentation, les métiers, l’organisation du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Travail et Anthropocène 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecole technique SME – Réduction des impacts environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700664v1</w:t>
+                <w:t xml:space="preserve">hal-04199447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Ecologisation des pratiques dans les UE-IE INRAE : quels impacts sur les modalités d’expérimentation, les métiers, l’organisation du travail ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions professionnelles dans une unité expérimentale INRAE pour une agroécologie en actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole technique SME – Réduction des impacts environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journées Travail et Anthropocène 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199447v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours d’installation en agriculture en région sud: une course à obstacles?</w:t>
               </w:r>
@@ -5224,51 +5224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Exyst INRA-CIRAD sur les expérimentations Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
@@ -5386,234 +5386,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic farmers’ reality to manage functional agrobio diversity in European organic apple orchards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire des connaissances facilement appropriables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference on Organic Fruit Growing. Ecofruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Hohenheim, Germany. 303 p</w:t>
+              <w:t xml:space="preserve">Séminaire SMaCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741275v1</w:t>
+                <w:t xml:space="preserve">hal-02798701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des connaissances facilement appropriables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic farmers’ reality to manage functional agrobio diversity in European organic apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Penvern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Ahrenfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SMaCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">17. International Conference on Organic Fruit Growing. Ecofruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Hohenheim, Germany. 303 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798701v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t>
               </w:r>
@@ -6044,64 +6044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of niches’ diversity in sustainable agri-food transition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IST Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6126,64 +6126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologiser les systèmes agri-alimentaires territoriaux : quelle place, quelle prise pour les agriculteurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6316,51 +6316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation de la société civile pour le développement d’une agriculture plus durable : moteur et instrument d’un processus d’écologisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ecologisation des politiques publiques et des pratiques agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6398,51 +6398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of new forms of collective action and governance through alternative food networks: the case of an &amp;quot;Amap&amp;quot; in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. ESRS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Chania, Grèce. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6480,51 +6480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture biologique : mouvement social pour le développement d’un certain type d’agriculture ou pour un changement plus global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFER. Les transversalités de l’agriculture biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJETS MULTI-ACTEURS ET POLITIQUES PUBLIQUES : UN MOYEN DE DEVELOPPER LES SYSTEMES BAS INTRANTS ET L'AGRICULTURE BIOLOGIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium ISDA 2010 : innovation et développement durable dans l'agriculture et l'agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cirad, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6644,51 +6644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets multi-acteurs et politiques publiques : un moyen de développer les systèmes à bas intrants et l’agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6726,51 +6726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation et animation territoriale autour des réductions d’intrants : stratégies d’intéressement des agriculteurs dans trois territoires franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Société Française d'Economie Rurale (SFER). La réduction des pesticides : enjeux, modalités et conséquences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7496,64 +7496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic values-based food chains in France - State of the art review. HealthyGrowth WP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7678,51 +7678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDD0D10C"/>
+    <w:nsid w:val="B4B1B7B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7909,51 +7909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6663-4485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161449697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art03-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meynier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-022-09880-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Swiergiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.40.7388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Carusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayerfeld Bell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132111886" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kramer Jacobsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107883" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ahrenfeldt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.05.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simmoneaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.876483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Richard-Fr&#232;ve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gr&#233;beau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Weibel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805387v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6663-4485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161449697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fiorelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-024-01258-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art03-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Meynier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-022-09880-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Swiergiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2022.40.7388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Carusi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayerfeld Bell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132111886" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kramer Jacobsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107883" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ahrenfeldt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.05.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simmoneaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.876483" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sociologie-des-grandes-cultures--9782759222179-page-97.htm?contenu=article" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01.0009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/285944.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001315v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Richard-Fr&#232;ve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gr&#233;beau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Weibel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805387v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>