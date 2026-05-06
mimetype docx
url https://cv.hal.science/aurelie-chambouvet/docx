--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4484 +234,4618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection reveals infection phenology of a host – Trematode system (Cerastoderma edule – Bucephalus minimus) in southwestern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+                <w:t xml:space="preserve">Effect of the microparasite Perkinsus olseni on the bioturbation activity and engineering potential of the Manila clam Ruditapes philippinarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héliaz Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flore Daramy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Broudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 216, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2026.108570⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 217, pp.108605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2026.108605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549622v1</w:t>
+                <w:t xml:space="preserve">hal-05579795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital PCR (dPCR) vs. Quantitative PCR (qPCR) approaches for quantification of two Perkinsus species within clam tissue samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular detection reveals infection phenology of a host – Trematode system (Cerastoderma edule – Bucephalus minimus) in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leslie Stout</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 213, pp.108417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2025.108417⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2026.108570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206884v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small increase in temperature could rapidly expand the latitudinal range and pathogenicity of the marine trematode parasite Curtuteria arguinae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itsaso Lopez-Ahedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier De Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 326, pp.109541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the life cycle of the trematode Curtuteria arguinae (Digenea: Himasthlidae), using environmental DNA detection methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital PCR (dPCR) vs. Quantitative PCR (qPCR) approaches for quantification of two Perkinsus species within clam tissue samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héliaz Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Stout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182025100267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213, pp.108417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2025.108417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346768v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manila clam (Ruditapes philippinarum) in France: Fishing activity, governance and present knowledge challenges regarding its biology and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lissardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 317, pp.109206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological vs. molecular identification of trematode species infecting the edible cockle Cerastoderma edule across Europe</w:t>
+                <w:t xml:space="preserve">Elucidation of the life cycle of the trematode Curtuteria arguinae (Digenea: Himasthlidae), using environmental DNA detection methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Culloty</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2024.101019⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (7), pp.704-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182025100267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814548v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection of two eukaryotic pathogens within clam populations in Arcachon Bay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Itoïz</w:t>
+                <w:t xml:space="preserve">Morphological vs. molecular identification of trematode species infecting the edible cockle Cerastoderma edule across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Mouronvalle</w:t>
+                <w:t xml:space="preserve">Simão Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Perennou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgan Smits</w:t>
+                <w:t xml:space="preserve">Sarah Culloty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250947⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.101019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2024.101019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383556v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global perspective of environmental distribution and diversity of Perkinsea (Alveolata) explored by a meta-analysis of eDNA surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-infection of two eukaryotic pathogens within clam populations in Arcachon Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Itoïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Metz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Itoïz</w:t>
+                <w:t xml:space="preserve">Clara Mouronvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleix Obiol</w:t>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Derelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramon Massana</w:t>
+                <w:t xml:space="preserve">Morgan Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-47378-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1250947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298429v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater protists: unveiling the unexplored in a large floodplain system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Global perspective of environmental distribution and diversity of Perkinsea (Alveolata) explored by a meta-analysis of eDNA surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Itoïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Huber</w:t>
+                <w:t xml:space="preserve">Aleix Obiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Accattatis</w:t>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15838⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.20111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-47378-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611307v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Parasitic Protists: The Case of Perkinsea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Freshwater protists: unveiling the unexplored in a large floodplain system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Derelle</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Reñé</w:t>
+                <w:t xml:space="preserve">Victoria Accattatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Garcés</w:t>
+                <w:t xml:space="preserve">Adriana Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.735815⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.1731-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551221v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded host and geographic range of tadpole associations with the Severe Perkinsea Infection group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Smilansky</w:t>
+                <w:t xml:space="preserve">Emerging Parasitic Protists: The Case of Perkinsea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Itoïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloslav Jirků</w:t>
+                <w:t xml:space="preserve">Albert Reñé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David S Milner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brian Gratwicke</w:t>
+                <w:t xml:space="preserve">Esther Garcés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0166⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.735815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263294v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perkinsea Parasitoids of Dinoflagellates Distantly Related to Parviluciferaceae Members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Reñé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Gallisai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Fernández-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of duplex TaqMan-based real-time PCR assay for the simultaneous detection of Perkinsus olseni and P. chesapeaki in host Manila clam tissue samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Itoïz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mouronvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 184, pp.107603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jip.2021.107603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel duplex qPCR assay for stepwise detection of multiple Perkinsea protistan infections of amphibian tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Expanded host and geographic range of tadpole associations with the Severe Perkinsea Infection group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Smilansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloslav Jirků</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Reeves</w:t>
+                <w:t xml:space="preserve">David S Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Richards</w:t>
+                <w:t xml:space="preserve">Roberto Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Milner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian Gratwicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (3), </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.202150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2021.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172840v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse alveolate infections of tadpoles, a new threat to frogs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A novel duplex qPCR assay for stepwise detection of multiple Perkinsea protistan infections of amphibian tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Smilansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Isidoro-Ayza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mari Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Milner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008107⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.202150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479025v1</w:t>
+                <w:t xml:space="preserve">hal-03172840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology and Case Definition of Severe Perkinsea Infection of Frogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Diverse alveolate infections of tadpoles, a new threat to frogs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Smilansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloslav Jirků</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Isidoro-Ayza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Itoïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.e1008107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0300985818798132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899658v1</w:t>
+                <w:t xml:space="preserve">hal-02479025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the characteristics of the dinoflagellate parasite Ichthyodinium chabelardi and its potential effect on fin fish populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pathology and Case Definition of Severe Perkinsea Infection of Frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Isidoro-Ayza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Grear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (9), pp.1307-1316. </w:t>
+              <w:t xml:space="preserve">Veterinary Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (1), pp.133-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/MF18207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0300985818798132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372310v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Infection of Diverse Diatoms by an Evolutionary Distinct Relative of the Fungi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A review of the characteristics of the dinoflagellate parasite Ichthyodinium chabelardi and its potential effect on fin fish populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank H Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitreyi Nagarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier del Campo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (23), pp.4093-4101. </w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (9), pp.1307-1316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/MF18207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366647v1</w:t>
+                <w:t xml:space="preserve">hal-02372310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-derived viral transporter protein for nitrogen uptake in infected marine phytoplankton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Intracellular Infection of Diverse Diatoms by an Evolutionary Distinct Relative of the Fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Terrado</w:t>
+                <w:t xml:space="preserve">Finlay Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Itoïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1708097114⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (23), pp.4093-4101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406334v1</w:t>
+                <w:t xml:space="preserve">hal-02366647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of Selenidium pendula, the Type Species of Archigregarines, and Phylogenetic Relations to Other Marine Apicomplexa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Schrével</w:t>
+                <w:t xml:space="preserve">Host-derived viral transporter protein for nitrogen uptake in infected marine phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Valigurová</w:t>
+                <w:t xml:space="preserve">Victoria Attah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Prensier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Florent</w:t>
+                <w:t xml:space="preserve">Ramón Terrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (36), pp.E7489-E7498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1708097114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338422v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for fungi as parasites in the black box of marine trophic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (4), pp.429-430. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12398⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematopsis temporariae (Gregarinasina, Apicomplexa, Alveolata) is an intracellular infectious agent of tadpole livers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ultrastructure of Selenidium pendula, the Type Species of Archigregarines, and Phylogenetic Relations to Other Marine Apicomplexa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schrével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Valigurová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Prensier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12421⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (4), pp.339-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406346v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diversity and distribution of marine fungi across 130 European environmental samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Leonard</w:t>
+                <w:t xml:space="preserve">Nematopsis temporariae (Gregarinasina, Apicomplexa, Alveolata) is an intracellular infectious agent of tadpole livers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Valigurová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lara Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloslav Jirků</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2243⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), pp.675-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258213v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon Massana</w:t>
+                <w:t xml:space="preserve">Molecular diversity and distribution of marine fungi across 130 European environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audic</w:t>
+                <w:t xml:space="preserve">Javier Del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1819), pp.20152243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191731v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic infection of a broad taxonomic and geographic diversity of tadpoles by Perkinsea protists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+                <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gower</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miloslav Jirků</w:t>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Yabsley</w:t>
+                <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Davis</w:t>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (34), pp.E4743-E4751. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1500163112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406340v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse molecular signatures for ribosomally ‘active’ Perkinsea in marine sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cryptic infection of a broad taxonomic and geographic diversity of tadpoles by Perkinsea protists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Berney</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Finlay Maguire</w:t>
+                <w:t xml:space="preserve">David Gower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloslav Jirků</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Yabsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-14-110⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (34), pp.E4743-E4751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1500163112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100661v1</w:t>
+                <w:t xml:space="preserve">hal-02406340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple zoosporic parasites pose a significant threat to amphibian populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diverse molecular signatures for ribosomally ‘active’ Perkinsea in marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osu Lilje</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finlay Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-14-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409553v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple zoosporic parasites pose a significant threat to amphibian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+                <w:t xml:space="preserve">Brooke Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Osu Lilje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Masquelier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jodi J.L. Rowley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2014.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196814v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay Between the Parasite Amoebophrya sp (Alveolata) and the Cyst Formation of the Red Tide Dinoflagellate Scrippsiella trochoidea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cueff</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Marie</w:t>
+                <w:t xml:space="preserve">Sylvie Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Karpov</w:t>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (60), pp.37-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254013v1</w:t>
+                <w:t xml:space="preserve">hal-01196814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Amoebophryidae (Syndiniales) during Alexandrium catenella/tamarense (Dinophyceae) blooms in the Thau lagoon (Mediterranean Sea, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interplay Between the Parasite Amoebophrya sp (Alveolata) and the Cyst Formation of the Red Tide Dinoflagellate Scrippsiella trochoidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Laabir</w:t>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Sengco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (4), pp.637-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2010.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.03.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254012v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algal diseases: spotlight on a black box.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of Amoebophryidae (Syndiniales) during Alexandrium catenella/tamarense (Dinophyceae) blooms in the Thau lagoon (Mediterranean Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+                <w:t xml:space="preserve">Mario Sengco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
+                <w:t xml:space="preserve">André Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.08.005⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (9, SI), pp.959-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820237v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsibility of microzooplankton and parasite pressure for the demise of toxic dinoflagellate blooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algal diseases: spotlight on a black box.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djs Montagnes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Fenton</w:t>
+                <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (11), pp.633-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02402030v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Toxic Marine Dinoflagellate Blooms by Serial Parasitic Killers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 322 (5905), pp.1254-1257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1164387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsibility of microzooplankton and parasite pressure for the demise of toxic dinoflagellate blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djs Montagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.211-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Widespread occurrence and genetic diversity of marine parasitoids belonging to Syndiniales ( Alveolata )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Welsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kirkham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (12), pp.3349-3365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01731.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4721,154 +4855,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asari clam (Ruditapes philippinarum) in France: fishing activity, governance and present knowledge challenges regarding biology and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lissardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kermorvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Manila Clam (Asari) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Gunsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4878,551 +5012,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la mer : enjeux de la conchyliculture dans la planification spatiale marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Trombeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnin, Marie (ed.); Bertrand, Sophie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planification spatiale marine en Atlantique tropical : d'une tour de Babel à l'organisation d'une intelligence collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.117-136, 2023, Synthèses, 9782709929721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.44612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating the sea : shellfish aquaculture issues in marine spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mirella da Silva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Trombeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnin, Marie (ed.); Bertrand, Sophie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine spatial planning in the tropical Atlantic : from a tower of Babel to collective intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.110-128, 2023, Synthèses, 978-2-7099-2996-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.46623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing microparasite diversity in aquatic environments using brute force molecular techniques and subtle microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite Diversity and Diversification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.93-116, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9781139794749.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5432,114 +5566,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amoebophryidae (Syndiniales) parasitoïdes de dinoflagellés : cycle de vie, dynamique et spécificité in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parasitologie. Paris 6, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01111122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5686,51 +5820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Stout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chailler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Mornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2026.108570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liaz Le Bayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108417" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Lopez-Ahedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Montaudouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Montaudouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182025100267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kermorvant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#227;o Correia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Culloty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2024.101019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ito&#239;z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mouronvalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Smits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250947" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Metz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47378-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Accattatis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15838" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garc&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.735815" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smilansky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Jirk&#367;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Milner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gratwicke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Gallisai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fern&#225;ndez-Valero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701196" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2021.107603" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Reeves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richards" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.202150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Isidoro-Ayza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Grear" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985818798132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreyi Nagarkar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF18207" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finlay Maguire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.09.074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Attah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Terrado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708097114" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valigurov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.06.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406352v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12398" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3XKFQ0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pinheiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12421" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Richards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Del Campo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2243" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gower" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yabsley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1500163112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-110" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gleason" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Sullivan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osu Lilje" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi J.L. Rowley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2014.04.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254013v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karpov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.12.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C65J0K3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sengco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaquer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T10GF3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M M Gachon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Hoon Kim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.08.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5W2SWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djs Montagnes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fenton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164387" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Welsh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirkham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01731.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG2LG0NV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lissardy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kermorvan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toonen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trombeta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44612" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirella da Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46623" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139794749.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01111122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Stout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chailler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Mornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2026.108570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liaz Le Bayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2026.108605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Lopez-Ahedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier De Montaudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109541" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108417" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kermorvant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Montaudouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182025100267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#227;o Correia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Culloty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2024.101019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ito&#239;z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mouronvalle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Smits" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250947" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Metz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47378-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Accattatis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Re&#241;&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garc&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.735815" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Gallisai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fern&#225;ndez-Valero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701196" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2021.107603" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smilansky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Jirk&#367;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Milner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gratwicke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Reeves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richards" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.202150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Isidoro-Ayza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Grear" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985818798132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreyi Nagarkar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF18207" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finlay Maguire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier del Campo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.09.074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Attah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Terrado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708097114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12398" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3XKFQ0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valigurov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.06.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pinheiro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12421" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Richards" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Del Campo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2243" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gower" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yabsley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1500163112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-110" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gleason" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Sullivan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osu Lilje" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi J.L. Rowley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2014.04.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Karpov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.12.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C65J0K3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sengco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vaquer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T10GF3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M M Gachon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Hoon Kim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.08.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5W2SWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164387" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djs Montagnes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fenton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01245" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409722v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Welsh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirkham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01731.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PG2LG0NV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lissardy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kermorvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toonen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. da Silva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trombeta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44612" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirella da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46623" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139794749.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01111122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>