--- v0 (2026-03-24)
+++ v1 (2026-04-28)
@@ -781,259 +781,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to define and assess the agility of supply chains: building on humanitarian experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Yogyakarta earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gatignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luk N. van Wassenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luk van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (8-9), pp.722-741. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (1), pp.102 - 110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/09600031011079355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685417v1</w:t>
+                <w:t xml:space="preserve">hal-01377117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yogyakarta earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model to define and assess the agility of supply chains: building on humanitarian experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gatignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
+                <w:t xml:space="preserve">Luk van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 126 (1), pp.102 - 110. </w:t>
+              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8-9), pp.722-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/09600031011079355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377117v1</w:t>
+                <w:t xml:space="preserve">hal-01685417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4015,51 +4015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgesu Bayir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14053029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk N. van Wassenhove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jom.2016.05.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittiya Saksrisathaporn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Reeveerakul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622015500261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9475-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0255-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk van Wassenhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09600031011079355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD5C3A404530A16D5FF427883A34634455B5323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01377117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gatignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50NC3T82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paweena Suebsombut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshar Prasain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adnane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bennouna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez Vargas Florez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_53" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Tomasini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04273328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgesu Bayir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14053029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk N. van Wassenhove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jom.2016.05.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittiya Saksrisathaporn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Reeveerakul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622015500261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9475-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0255-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01377117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gatignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.01.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50NC3T82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk van Wassenhove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09600031011079355" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD5C3A404530A16D5FF427883A34634455B5323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paweena Suebsombut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshar Prasain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adnane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bennouna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez Vargas Florez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_53" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Tomasini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04273328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>