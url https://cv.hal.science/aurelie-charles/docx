--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -127,269 +127,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and Challenges in Short Food Supply Chains: A Systematic Literature Review</w:t>
+                <w:t xml:space="preserve">Understanding the situation at a glance : the powerful value added of complex networks to analyse humanitarian operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Charles</w:t>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937959v1</w:t>
+                <w:t xml:space="preserve">hal-03623244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the situation at a glance : the powerful value added of complex networks to analyse humanitarian operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Issues and Challenges in Short Food Supply Chains: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.3029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14053029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623244v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an efficient humanitarian supply network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -501,51 +501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (4), pp.887-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -618,51 +618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (4), pp.857-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -696,51 +696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enterprise modelling approach for better optimisation modelling: application to the humanitarian relief chain coordination problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,259 +781,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yogyakarta earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model to define and assess the agility of supply chains: building on humanitarian experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gatignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
+                <w:t xml:space="preserve">Luk van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 126 (1), pp.102 - 110. </w:t>
+              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8-9), pp.722-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/09600031011079355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377117v1</w:t>
+                <w:t xml:space="preserve">hal-01685417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to define and assess the agility of supply chains: building on humanitarian experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Yogyakarta earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gatignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luk N. van Wassenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luk van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (8-9), pp.722-741. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (1), pp.102 - 110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/09600031011079355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685417v1</w:t>
+                <w:t xml:space="preserve">hal-01377117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1051,77 +1051,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Multimodal Transportation Network Resilience Using Curvature-Core Decomposition and Flow Inequality Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CoDIT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1146,77 +1146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Impact of Strategic Decisions on the Sustainability of Short Food Supply Chains – A Simulation-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgesu Bayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Aug 2024, Vienne, Austria. pp.385-390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1263,77 +1263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche Entropy as an Information-Theoretic approach to Analyze the Effect of Cascading Failures in a Multiplex Transportation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Om Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Complex Networks and their Applications (Complex Networks 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1358,90 +1358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Measurement and Improvement in Short Food Supply Chains: A Case Study from Lyon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CamTech University, Dec 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1466,90 +1466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Depot Vehicle Routing Problem with Branch-and-Cut: An application in Short Food Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilgesu Bayir</w:t>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1574,77 +1574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a holistic modeling of the humanitarian crisis complex relief system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1669,77 +1669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layer network approach to model the situation before and after the occurrence of humanitarian crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th European Conference on Operational Research (EURO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Helsinki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1764,51 +1764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive learning approach to train smart farmers in Thailand, Bhutan and Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1898,77 +1898,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Adnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Design and Production CPI2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, FES, Morocco. pp.276-285, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Vargas Florez Vargas Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2149,51 +2149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries (ISCRAM-Med 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2231,51 +2231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing decision support systems for humanitarian organizations: requirements, issues and proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krittiya Saksrisathaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2307,282 +2307,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Decision Support System to Facilitate Multi-criteria Decision Making during Humanitarian Operation within a Project Life Cycle</w:t>
+                <w:t xml:space="preserve">A web-based multi- criteria decision support system during humanitarian operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krittiya Saksrisathaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The international Conference on Software, Knowledge, Information Management and Applications (SKIMA13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chiang Mai, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451753v1</w:t>
+                <w:t xml:space="preserve">hal-01574868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web-based multi- criteria decision support system during humanitarian operation</w:t>
+                <w:t xml:space="preserve">Development of a Decision Support System to Facilitate Multi-criteria Decision Making during Humanitarian Operation within a Project Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krittiya Saksrisathaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international Conference on Software, Knowledge, Information Management and Applications (SKIMA13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, State College, PA, United States. pp.178-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41263-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574868v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a method for qualitative and quantitative assessment of humanitarian disaster demand forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Vargas Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,51 +2646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and applying a multi-criteria knowledge based decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krittiya Saksrisathaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2728,51 +2728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a humanitarian supply network: one way to deal with demand uncertainty.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2823,51 +2823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering, Structuring and Modeling Business Process Knowledge of the Response to a Nuclear Crisis: Towards a Simulation Platform for Better Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,51 +2940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration Networks Involving Humanitarian Organisations - Particular Problems for a Particular Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3038,329 +3038,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an agile supply chain : lessons learned from humanitarians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cadre de référence de l'agilité dans les chaînes logistiques : retour d'expérience du secteur humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luk N. van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM'2009 -International conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montréal, Canada. 10 p</w:t>
+              <w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759038v1</w:t>
+                <w:t xml:space="preserve">hal-01771192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de référence de l'agilité dans les chaînes logistiques : retour d'expérience du secteur humanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning from previous humanitarian operations, a business process reengineering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Tomasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI'09 -8ème Congrès international de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. 8 p</w:t>
+              <w:t xml:space="preserve">ISCRAM 2009 -6th International conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Gothenburg, Sweden. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771192v1</w:t>
+                <w:t xml:space="preserve">hal-01759039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from previous humanitarian operations, a business process reengineering approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards an agile supply chain : lessons learned from humanitarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rolando Tomasini</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luk N. van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2009 -6th International conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Gothenburg, Sweden. 13 p</w:t>
+              <w:t xml:space="preserve">IESM'2009 -International conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montréal, Canada. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759039v1</w:t>
+                <w:t xml:space="preserve">hal-01759038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving coordination in humanitarian supply chains : an enterprise modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,77 +3469,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the complex system of the response to a natural disaster by a multilayer network approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3622,64 +3622,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Truptil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3775,51 +3775,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the design and management of agile supply chains : feedback and application in the context of humanitarian aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Institut National Polytechnique de Toulouse - INPT, 2010. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010INPT0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4015,51 +4015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgesu Bayir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14053029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk N. van Wassenhove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jom.2016.05.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittiya Saksrisathaporn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Reeveerakul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622015500261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9475-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0255-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01377117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gatignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.01.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50NC3T82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk van Wassenhove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09600031011079355" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD5C3A404530A16D5FF427883A34634455B5323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paweena Suebsombut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshar Prasain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adnane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bennouna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez Vargas Florez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_53" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Tomasini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04273328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623244v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgesu Bayir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14053029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk N. van Wassenhove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jom.2016.05.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittiya Saksrisathaporn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Reeveerakul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622015500261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01207444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-013-9475-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-011-0255-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk van Wassenhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09600031011079355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD5C3A404530A16D5FF427883A34634455B5323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01377117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gatignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50NC3T82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paweena Suebsombut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshar Prasain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adnane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bennouna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez Vargas Florez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas Florez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barthe-Delano&#235;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23330-2_53" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Tomasini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119407928" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04273328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>