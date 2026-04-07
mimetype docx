--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -187,325 +187,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine, caractérisation et mise en place de matières riches en fer dans la grotte Scladina (Andenne, Belgique) : processus naturels et apports anthropiques</w:t>
+                <w:t xml:space="preserve">Stone disc production at Pincevent (France) reveals versatile uses of colouring materials in the Late Magdalenian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bonjean</w:t>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leduc</w:t>
+                <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lemasson</w:t>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34, pp.20-48. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.106152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1516n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351373v1</w:t>
+                <w:t xml:space="preserve">hal-04965996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone disc production at Pincevent (France) reveals versatile uses of colouring materials in the Late Magdalenian</w:t>
+                <w:t xml:space="preserve">Origine, caractérisation et mise en place de matières riches en fer dans la grotte Scladina (Andenne, Belgique) : processus naturels et apports anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+                <w:t xml:space="preserve">Dominique Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+                <w:t xml:space="preserve">Thomas Goovaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Baillet</w:t>
+                <w:t xml:space="preserve">Thierry Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+                <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 175, pp.106152. </w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.20-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1516n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965996v1</w:t>
+                <w:t xml:space="preserve">hal-05351373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology for incorporating weathering products into analyses of prehistoric pictorial matter: A case study at the Rocher Du Château schematic rock art site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -595,77 +595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des parures hautes en couleurs ! Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -725,64 +725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référencement géologique des ressources en matières colorantes entre l’Ardèche et le Gardon.Un outil pour appréhender les paysages vécus au cours du Paléolithique supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -850,77 +850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geological Collection and Methodology for Tracing the Provenance of Palaeolithic Colouring Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,51 +1010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,51 +1131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une compréhension d’un site d’art rupestre à travers une étude intégrée. Le Rocher du Château (Bessans, Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1232,103 +1232,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
@@ -1357,90 +1357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d’une collection des Sciences de la Terre pour l’Archéologie - Cas des matières riches en oxy(hydroxy)des de fer du bassin versant de l’Yonne au Paléolithique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1491,77 +1491,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t>
@@ -1590,77 +1590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les roches ferrugineuses utilisées pendant la Préhistoire : documenter les ressources et construire une Pigmentothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,90 +1715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer les rouges. L’étude taphonomique des parois, un pré-requis de l’analyse des matières colorantes liées à l’art rupestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1840,77 +1840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les roches rouges et jaunes riches en fer du bassin versant de l'Yonne – Implications pour les études de provenance sur les sites de Pincevent (La Grande-Paroisse), de la grotte du Renne (Arcy-sur-Cure) et du Mont Saint-Aubin (Oisy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To compare red and red: How to correlate rock painting and colouring matter artefacts? The case of the schematic paintings of the Rocher du Château (Bessans, Haute Maurienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,77 +2103,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step by step study of geochemical analysis. Epistemological question about iron raw colouring materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2340,77 +2340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,51 +2629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2728,90 +2728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t>
@@ -2872,90 +2872,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d’une « pigmentothèque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3226,90 +3226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3374,77 +3374,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2022, pp.93-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3475,77 +3475,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3610,64 +3610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Querenet Onfroy de Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,77 +3702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Caractérisation des matières colorantes, colorées et chauffées de Pincevent », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3820,90 +3820,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étude de l’évolution des matières organiques à Pincevent », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, pp.135-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3938,787 +3938,787 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une Pigmentothèque : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA; Auvergne Rhône Alpes. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04084719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron-rich raw material in Upper Palaeolithic caves in Belgium: characterization, transformation and sourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Goovaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization, procurement and transformation of iron-rich raw material during Early Neolithic in Northwestern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Petitdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goffioul Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires des roches riches en fer au Paléolithique : genèse, sélection et altération - Approche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-02429867v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles étaient les matières colorantes rouges accessibles durant le Paléolithique entre le sud de l'Ardèche et le nord du Gard ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Bouits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.36-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287345v1</w:t>
-              </w:r>
-[...522 lines deleted...]
-                <w:t xml:space="preserve">hal-03886143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4736,77 +4736,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,77 +4865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des ressources lithiques non taillées à Pincevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5063,51 +5063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69CA6C6D"/>
+    <w:nsid w:val="2DAD0020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5294,51 +5294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-chassin-de-kergommeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5783-196X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269276092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bianco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Querenet Onfroy de Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffioul Claire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-chassin-de-kergommeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5783-196X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269276092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bianco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Querenet Onfroy de Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffioul Claire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>