--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1709,277 +1709,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer les rouges. L’étude taphonomique des parois, un pré-requis de l’analyse des matières colorantes liées à l’art rupestre</w:t>
+                <w:t xml:space="preserve">Les roches rouges et jaunes riches en fer du bassin versant de l'Yonne – Implications pour les études de provenance sur les sites de Pincevent (La Grande-Paroisse), de la grotte du Renne (Arcy-sur-Cure) et du Mont Saint-Aubin (Oisy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Kergourlay</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDYTEM, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910341v1</w:t>
+                <w:t xml:space="preserve">hal-05003796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les roches rouges et jaunes riches en fer du bassin versant de l'Yonne – Implications pour les études de provenance sur les sites de Pincevent (La Grande-Paroisse), de la grotte du Renne (Arcy-sur-Cure) et du Mont Saint-Aubin (Oisy)</w:t>
+                <w:t xml:space="preserve">Comparer les rouges. L’étude taphonomique des parois, un pré-requis de l’analyse des matières colorantes liées à l’art rupestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Soufi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, EDYTEM, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003796v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To compare red and red: How to correlate rock painting and colouring matter artefacts? The case of the schematic paintings of the Rocher du Château (Bessans, Haute Maurienne, France)</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5063,51 +5063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DAD0020"/>
+    <w:nsid w:val="FAC83F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5294,51 +5294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-chassin-de-kergommeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5783-196X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269276092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bianco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Querenet Onfroy de Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffioul Claire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-chassin-de-kergommeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5783-196X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269276092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bianco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Querenet Onfroy de Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffioul Claire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>