--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -187,204 +187,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone disc production at Pincevent (France) reveals versatile uses of colouring materials in the Late Magdalenian</w:t>
+                <w:t xml:space="preserve">A new methodology for incorporating weathering products into analyses of prehistoric pictorial matter: A case study at the Rocher Du Château schematic rock art site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Baillet</w:t>
+                <w:t xml:space="preserve">Paul Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+                <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 175, pp.106152. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-025-02235-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965996v1</w:t>
+                <w:t xml:space="preserve">hal-05104829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine, caractérisation et mise en place de matières riches en fer dans la grotte Scladina (Andenne, Belgique) : processus naturels et apports anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goovaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -455,217 +455,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for incorporating weathering products into analyses of prehistoric pictorial matter: A case study at the Rocher Du Château schematic rock art site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stone disc production at Pincevent (France) reveals versatile uses of colouring materials in the Late Magdalenian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Henderson</w:t>
+                <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacquet</w:t>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (7), pp.139. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.106152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-025-02235-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104829v1</w:t>
+                <w:t xml:space="preserve">hal-04965996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des parures hautes en couleurs ! Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -719,355 +719,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référencement géologique des ressources en matières colorantes entre l’Ardèche et le Gardon.Un outil pour appréhender les paysages vécus au cours du Paléolithique supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Geological Collection and Methodology for Tracing the Provenance of Palaeolithic Colouring Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeau Jean-Victor</w:t>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005590v1</w:t>
+                <w:t xml:space="preserve">hal-03106487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geological Collection and Methodology for Tracing the Provenance of Palaeolithic Colouring Matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Référencement géologique des ressources en matières colorantes entre l’Ardèche et le Gardon.Un outil pour appréhender les paysages vécus au cours du Paléolithique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Jean-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.14-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106487v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to distinguish red coloring matter used in prehistoric time? The contribution of visible near-infrared diffuse reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1131,51 +1131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une compréhension d’un site d’art rupestre à travers une étude intégrée. Le Rocher du Château (Bessans, Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1226,441 +1226,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intérêt d’une collection des Sciences de la Terre pour l’Archéologie - Cas des matières riches en oxy(hydroxy)des de fer du bassin versant de l’Yonne au Paléolithique récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003739v1</w:t>
+                <w:t xml:space="preserve">hal-04923148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’une collection des Sciences de la Terre pour l’Archéologie - Cas des matières riches en oxy(hydroxy)des de fer du bassin versant de l’Yonne au Paléolithique récent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An integrated approach of rock art: understanding the trajectory of colouring materials from the source to the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923148v1</w:t>
+                <w:t xml:space="preserve">hal-04791357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach of rock art: understanding the trajectory of colouring materials from the source to the wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791357v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les roches ferrugineuses utilisées pendant la Préhistoire : documenter les ressources et construire une Pigmentothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,333 +1709,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les roches rouges et jaunes riches en fer du bassin versant de l'Yonne – Implications pour les études de provenance sur les sites de Pincevent (La Grande-Paroisse), de la grotte du Renne (Arcy-sur-Cure) et du Mont Saint-Aubin (Oisy)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparer les rouges. L’étude taphonomique des parois, un pré-requis de l’analyse des matières colorantes liées à l’art rupestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Soufi</w:t>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, EDYTEM, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003796v1</w:t>
+                <w:t xml:space="preserve">hal-03910341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer les rouges. L’étude taphonomique des parois, un pré-requis de l’analyse des matières colorantes liées à l’art rupestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les roches rouges et jaunes riches en fer du bassin versant de l'Yonne – Implications pour les études de provenance sur les sites de Pincevent (La Grande-Paroisse), de la grotte du Renne (Arcy-sur-Cure) et du Mont Saint-Aubin (Oisy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Kergourlay</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDYTEM, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910341v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To compare red and red: How to correlate rock painting and colouring matter artefacts? The case of the schematic paintings of the Rocher du Château (Bessans, Haute Maurienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,77 +2103,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step by step study of geochemical analysis. Epistemological question about iron raw colouring materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2340,90 +2340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lesvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2459,402 +2459,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’importance des références géologiques de roches ferrugineuses pour la reconnaissance des matières archéologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la conception à l’épistémologie : Nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine. Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » Mission pour les Initiatives Transverses et l’Interdisciplinarité du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIM « Matériaux anciens et patrimoniaux » de la Région Île-de-France, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04829064v1</w:t>
+                <w:t xml:space="preserve">hal-05003755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of diffuse reflectance spectroscopy to the knowledge of prehistoric red colouring matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">De l’importance des références géologiques de roches ferrugineuses pour la reconnaissance des matières archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Soufi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC Interim Meeting Natural Colors-Digital Colors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
+              <w:t xml:space="preserve">De la conception à l’épistémologie : Nature, concepts et enjeux des référentiels en archéométrie et sciences du patrimoine. Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » Mission pour les Initiatives Transverses et l’Interdisciplinarité du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIM « Matériaux anciens et patrimoniaux » de la Région Île-de-France, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099173v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The contribution of diffuse reflectance spectroscopy to the knowledge of prehistoric red colouring matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">AIC Interim Meeting Natural Colors-Digital Colors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003755v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2872,103 +2872,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d’une « pigmentothèque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OP 2213729, DRAC Auvergne-Rhône-Alpes - SRA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3102,450 +3102,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de mai 2022, SRA Bourgogne Franche-Comté, 58 pages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l'évolution des matières organiques enfouies à Pincevent : dernière exhumation&amp;quot;, in Bignon-Lau O. (dir.), rapport final d'opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n°77210 AP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cailhol</w:t>
+                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chailloux Daniel</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté - DRAC. 2022</w:t>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2022, pp.93-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895699v1</w:t>
+                <w:t xml:space="preserve">hal-04639608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de mai 2022, SRA Bourgogne Franche-Comté, 58 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chailloux Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t>
+              <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté - DRAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539914v1</w:t>
+                <w:t xml:space="preserve">hal-03895699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'évolution des matières organiques enfouies à Pincevent : dernière exhumation&amp;quot;, in Bignon-Lau O. (dir.), rapport final d'opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n°77210 AP.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04639608v1</w:t>
+                <w:t xml:space="preserve">hal-03539914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3584,90 +3584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'évolution des matières organiques enfouies à Pincevent&amp;quot;, in Bignon-Lau O. (dir.), rapport intermédiaire d'opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n°77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Querenet Onfroy de Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,77 +3702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Caractérisation des matières colorantes, colorées et chauffées de Pincevent », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,103 +3807,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étude de l’évolution des matières organiques à Pincevent », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, pp.135-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3925,214 +3925,364 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une Pigmentothèque : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA; Auvergne Rhône Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles étaient les matières colorantes rouges accessibles durant le Paléolithique entre le sud de l'Ardèche et le nord du Gard ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Bouits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.36-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lesvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,578 +4297,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04084719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-rich raw material in Upper Palaeolithic caves in Belgium: characterization, transformation and sourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goovaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization, procurement and transformation of iron-rich raw material during Early Neolithic in Northwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Petitdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goffioul Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires des roches riches en fer au Paléolithique : genèse, sélection et altération - Approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886143v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04287345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4736,77 +4736,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,90 +4865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des ressources lithiques non taillées à Pincevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne) - Site n°77210 AP - Rapport intermédiaire d’autorisation triennale 2020, dir. O. Bignon-Lau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-134, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5063,51 +5063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAC83F45"/>
+    <w:nsid w:val="0614B7A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5294,51 +5294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-chassin-de-kergommeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5783-196X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269276092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bianco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Querenet Onfroy de Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffioul Claire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-chassin-de-kergommeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5783-196X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269276092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03150844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bianco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Querenet Onfroy de Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffioul Claire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>