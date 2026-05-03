--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -604,646 +604,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03224438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au service de la Bouche du duc : comptes et consommations alimentaires de Léopold de Lorraine&amp;quot; dans numéro spécial A. Chatenet-Calyste (dir.) &amp;quot;Comptes et consommations princiers en Europe à l'époque moderne&amp;quot;, Annales de l'Est, 2-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">introduction&amp;quot; dans numéro spécial A. Chatenet-Calyste (dir.) &amp;quot;Comptes et consommations princiers en Europe à l'époque moderne&amp;quot;, Annales de l'Est, 2-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mension-Rigau, Éric, Les Rohan, Histoire d'une grande famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02466616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">introduction&amp;quot; dans numéro spécial A. Chatenet-Calyste (dir.) &amp;quot;Comptes et consommations princiers en Europe à l'époque moderne&amp;quot;, Annales de l'Est, 2-2017</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer une maison princière féminine comptes et frais de bouche de Marie-Anne de Bourbon, princesse de Conti (1666-1739), A. Chatenet-Calyste (dir.) &amp;quot;Comptes et consommations princiers en Europe à l'époque moderne&amp;quot;, Annales de l'Est, 2-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dufour, Le pouvoir des « Dames », femmes et pratiques seigneuriales en Normandie (1580-1620), Rennes, Presses Universitaires de Rennes, 2013, 173 p., pour la revue Annales de Bretagne et des pays de l'Ouest,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, https://journals.openedition.org/abpo/2746#quotation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parure de Marie-Fortunée d’Este, princesse de Conti (1731-1803). Une médicalisation du paraitre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Corps pares, Corps parfumes, pp.133-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, https://journals.openedition.org/abpo/2746#quotation</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour paraître à la cour : les habits de Marie-Fortunée d’Este, princesse de Conti (1731-1803)&amp;quot; http://journals.openedition.org/apparences/1184</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apparence(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour paraître à la cour : les habits de Marie-Fortunée d'Este, princesse de Conti (1731-1803)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apparence(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, http://apparences.revues.org/1184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Becquet, Marie-Thérèse de France. L’orpheline du Temple, Paris, Perrin, 2012, revue Genre et Histoire, n°11, En ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, https://journals.openedition.org/genrehistoire/1708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...203 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327068v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00738738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner une maison aristocratique à la fin du XVIIIe siècle : le cas de la maisonnée de la princesse de Conti</w:t>
               </w:r>
@@ -1963,924 +1963,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culture matérielle, genre et parcours de vie au XVIIIe siècle : perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Terrae, Au milieu d'objets : L'environnement matériel des individus au Moyen Âge et à l'époque moderne, Université de Toulouse Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images et apparences des veuves au milieu du XVIIIe siècle : le cas des dames de la reine Marie Leszczynska (1725-1768)&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'études Figures de veuves, GRHAM,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue Apparence(s) : une étude du paraître à l'échelle européenne&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sociabilités féminines à la cour de France au milieu du XVIIIe siècle : le cas de l’entourage de Marie Leszczynska »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Les espaces de sociabilité au cours du long dix-huitième siècle (1650-1850), en Europe et dans les empires coloniaux : approches historiques et perspectives actuelles, Colloque du GIS Sociability/Sociabilités, Université de Bretagne Occidentale, UBO, Brest.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brest, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Femmes séparées, femmes en rupture ? Le cas de la princesse de Conti et de la duchesse de Bourbon à la fin du XVIIIe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire dirigé par Elsa Chaarani, « Femmes, monde féminin et ruptures », Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vieillir à la cour : regards sur les femmes âgées à la cour de France au milieu du XVIIIe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Portraits/Biographie, organisé par Daniela Gallo et Laurence Baurain, Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans l’ombre de la reine : Rôles et influences des dames suivantes à la cour de France au XVIIIe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international et interdisciplinaire Pleins feux sur les femmes (in)visibles Nancy, Université de Lorraine, 22 et 23 novembre 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dévote élégante ? Les vêtements de Marie-Fortunée d’Este, princesse de Conti (1731-1803) entre normes curiales et sensibilité religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. SIMIZ et I. BRIAN (dir.) Vêtements, costumes et religions, actes du colloque, Université de Lorraine, 28-29 septembre 2017,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire de la consommation, histoire des femmes et du genre : enjeux et méthodologie »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire des historiens modernistes de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comptabilités princières et consommation alimentaire au XVIIIe siècle : l’exemple de la maison de Marie-Fortunée d’Este, princesse de Conti (1731-1803) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième conférence internationale d’histoire et des cultures de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papiers privés et écriture biographique : le cas de Marie-Fortunée d’Este, princesse de Conti (1731-1803) ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercredis du CRULH,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et fonctionnement des cuisines d’un château prés de Paris : l’exemple du château de Triel au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Châteaux, cuisines &amp; dépendances XXIe Rencontres d'archéologie et d'histoire en Périgord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Périgueux, France. pp.317- 327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01548777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La commande princière auprès d’artisans d’art parisiens : l’exemple de Marie-Fortunée d’Este, princesse de Conti (1731-1803) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième journée d’études « Les métiers d’art » dirigée par Catherine BOURDIEU, 19 novembre 2014, Université de Lorraine, CRULH, Metz,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469426v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01548777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé d’une princesse a la fin du XVIIIe siècle : maux et remèdes de Marie-Fortunée d’Este, princesse de Conti (1731-1803)</w:t>
               </w:r>
@@ -4163,1298 +4163,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une dévote élégante ? Les vêtements de Marie-Fortunée d’Este, princesse de Conti (1731-1803) entre normes curiales et sensibilité religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. SIMIZ et I. BRIAN (dir.) Les habits de la foi Vêtements, costumes et religions du Moyen Âge à nos jours, Presses Universitaires de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noblesse et culture matérielle, bilan historiographique 20 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Figeac et Jaroslaw Dumanowski (dir.), Noblesse française, noblesse polonaise : 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’ombre de la reine : Rôles et influences des dames suivantes à la cour de France au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa CHAARANI LESOURD, Laurence DENOOZ, Sylvie THIÉBLEMONT-DOLLET (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pleins feux sur les femmes  (in)visibles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2814305972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’ombre de la reine : Rôles et influences des dames suivantes à la cour de France au XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pleins feux sur les femmes  (in)visibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2814305972</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux commerciaux autour de la cour de Lunéville : la circulation des objets pour le service du duc Léopold de Lorraine (1698-1729)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets nomades, Circulations matérielles, appropriations et formation des identités à l'ère de la première mondialisation, XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Objets nomades, Circulations matérielles, appropriations et formation des identités à l'ère de la première mondialisation, XVIe-XVIIIe siècles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marquis de Richelieu et son épouse Marie-Charlotte de La Porte de La Meilleraye à l’hôtel de Lauzun (1685-1709)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caroline ZUM KOLK (dir.), Grandeur et déclin d'un hôtel parisien,L'hôtel de Lauzun et ses propriétaires au XVIIe siècle, Ed. du Septentrion,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame et la mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aurélie Chatenet-Calyste et Emmanuelle Le Bail (éd.), La princesse de Palatine, la plume et le soleil, catalogue de l'exposition, Saint-Cloud, Musée des Avelines-Musée d'art et d'histoire de Saint-Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Aurélie Chatenet-Calyste et Emmanuelle Le Bail (éd.), La princesse de Palatine, la plume et le soleil, catalogue de l'exposition, Saint-Cloud, Musée des Avelines-Musée d'art et d'histoire de Saint-Cloud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réseaux commerciaux autour de la cour de Lunéville : la circulation des objets pour le service du duc Léopold de Lorraine (1698-1729) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Fennetaux, A. M. Miller Blaise, N. Oddo (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets nomades, circulations, appropriations et identités à l’époque moderne, XVI-XVIIIe siècles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les femmes comme intermédiaires culturelles des Lumières »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique GARRIGUES (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Une histoire mixte », dossier spécial, Historiens et géographes, n°452,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame après Monsieur : les ressources d’une douairière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aurélie Chatenet-Calyste et Emmanuelle Le Bail (éd.), La princesse de Palatine, la plume et le soleil, catalogue de l'exposition, Saint-Cloud, Musée des Avelines-Musée d’art et d'histoire de Saint-Cloud, 2020, 222 pages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séparation, un pouvoir recouvré ? Le cas de deux princesses du sang à la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simona NEGRUZZO, Vincenzo LAGIOIA (dir.), Nel solco di Teodora. Pratiche, modelli e rappresentazioni del potere femminile dall’antico al contemporaneo, FrancoAngeli, 2019, p. 298-309.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« « Le testament de M. Le prince mit un feu dans sa famille », Brouilles, procès et tentatives de conciliation autour de la succession d’Henri-Jules de Bourbon-Condé (1709-1727) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jérôme VIRET (dir.), Le gouvernement domestique, actes du colloque du 28 avril 2017, Presses Historiques de l’Est, Metz, 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entrer au service d’une princesse du sang à la fin du XVIIIe siècle : le rôle des réseaux familiaux nobiliaires dans l’accès des femmes aux maisons princières »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. PICCO et alii (dir.), Réseaux de femmes, femmes en réseaux (XVIe - XXIe siècles), PUB, 2017.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une consommation cosmopolite ? Fournisseurs étrangers et réseau marchand international au service de la cour de Lorraine »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anne MOTTA (dir.), Echanges, passages et transferts à la cour du duc Léopold (1698-1729), Presses Universitaires de Rennes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entrer au service d’une princesse du sang à la fin du XVIIIe siècle : le rôle des réseaux familiaux nobiliaires dans l’accès des femmes aux maisons princières »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. PICCO et alii (dir.), Réseaux de femmes, femmes en réseaux (XVIe - XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La commande princière auprès d’artisans d’art parisiens : l’exemple de Marie-Fortunée d’Este, princesse de Conti (1731-1803) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les métiers d’art » dirigée par Catherine BOURDIEU, 1 Université de Lorraine, CRULH, Metz, Collections du CRULH, 2016, p. 153-168.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Organisation et fonctionnement des cuisines d’un château près de Paris : l’exemple du château de Triel au XVIIIe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Châteaux, cuisines et dépendances, Actes des XXIe rencontres d’histoire et d’archéologie en Périgord, 27-29 septembre 2013, Ausonisus, 2014, p. 317-327.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A feminine luxury in Paris at the end of the 18th century : Marie-Fortunee d’Este, princesse de Conti (1731-1803)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjo Kaartinen ; Anne Montenach; Deborah Simonton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender and Luxury in the Modern Urban Economy: A European Perspective, 1700–1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp. 171-190, 2014, 9781138803169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541376v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02267035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A feminine luxury in Paris at the end of the 18th century : Marie-Fortunée d’Este, princesse de Conti (1731-1803) », dans Marjo KAARTINEN, Anne MONTENACH, Deborah SIMONTON (dir.),</w:t>
               </w:r>
@@ -6442,51 +6442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Asquer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chatenet-Calyste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.704.0204" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.7443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.21098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.184" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503587073-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02555550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Asquer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chatenet-Calyste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.704.0204" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.7443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.21098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.184" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503587073-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02555550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>