--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -604,646 +604,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03224438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mension-Rigau, Éric, Les Rohan, Histoire d'une grande famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02466616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au service de la Bouche du duc : comptes et consommations alimentaires de Léopold de Lorraine&amp;quot; dans numéro spécial A. Chatenet-Calyste (dir.) &amp;quot;Comptes et consommations princiers en Europe à l'époque moderne&amp;quot;, Annales de l'Est, 2-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">introduction&amp;quot; dans numéro spécial A. Chatenet-Calyste (dir.) &amp;quot;Comptes et consommations princiers en Europe à l'époque moderne&amp;quot;, Annales de l'Est, 2-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer une maison princière féminine comptes et frais de bouche de Marie-Anne de Bourbon, princesse de Conti (1666-1739), A. Chatenet-Calyste (dir.) &amp;quot;Comptes et consommations princiers en Europe à l'époque moderne&amp;quot;, Annales de l'Est, 2-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dufour, Le pouvoir des « Dames », femmes et pratiques seigneuriales en Normandie (1580-1620), Rennes, Presses Universitaires de Rennes, 2013, 173 p., pour la revue Annales de Bretagne et des pays de l'Ouest,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, https://journals.openedition.org/abpo/2746#quotation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parure de Marie-Fortunée d’Este, princesse de Conti (1731-1803). Une médicalisation du paraitre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Corps pares, Corps parfumes, pp.133-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, https://journals.openedition.org/abpo/2746#quotation</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour paraître à la cour : les habits de Marie-Fortunée d’Este, princesse de Conti (1731-1803)&amp;quot; http://journals.openedition.org/apparences/1184</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apparence(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Becquet, Marie-Thérèse de France. L’orpheline du Temple, Paris, Perrin, 2012, revue Genre et Histoire, n°11, En ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, https://journals.openedition.org/genrehistoire/1708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Corps pares, Corps parfumes, pp.133-152</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour paraître à la cour : les habits de Marie-Fortunée d'Este, princesse de Conti (1731-1803)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apparence(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, http://apparences.revues.org/1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738738v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03327068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner une maison aristocratique à la fin du XVIIIe siècle : le cas de la maisonnée de la princesse de Conti</w:t>
               </w:r>
@@ -1963,924 +1963,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Images et apparences des veuves au milieu du XVIIIe siècle : le cas des dames de la reine Marie Leszczynska (1725-1768)&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études Figures de veuves, GRHAM,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture matérielle, genre et parcours de vie au XVIIIe siècle : perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Terrae, Au milieu d'objets : L'environnement matériel des individus au Moyen Âge et à l'époque moderne, Université de Toulouse Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue Apparence(s) : une étude du paraître à l'échelle européenne&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sociabilités féminines à la cour de France au milieu du XVIIIe siècle : le cas de l’entourage de Marie Leszczynska »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Les espaces de sociabilité au cours du long dix-huitième siècle (1650-1850), en Europe et dans les empires coloniaux : approches historiques et perspectives actuelles, Colloque du GIS Sociability/Sociabilités, Université de Bretagne Occidentale, UBO, Brest.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brest, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Femmes séparées, femmes en rupture ? Le cas de la princesse de Conti et de la duchesse de Bourbon à la fin du XVIIIe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire dirigé par Elsa Chaarani, « Femmes, monde féminin et ruptures », Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vieillir à la cour : regards sur les femmes âgées à la cour de France au milieu du XVIIIe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Portraits/Biographie, organisé par Daniela Gallo et Laurence Baurain, Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans l’ombre de la reine : Rôles et influences des dames suivantes à la cour de France au XVIIIe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international et interdisciplinaire Pleins feux sur les femmes (in)visibles Nancy, Université de Lorraine, 22 et 23 novembre 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dévote élégante ? Les vêtements de Marie-Fortunée d’Este, princesse de Conti (1731-1803) entre normes curiales et sensibilité religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. SIMIZ et I. BRIAN (dir.) Vêtements, costumes et religions, actes du colloque, Université de Lorraine, 28-29 septembre 2017,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire de la consommation, histoire des femmes et du genre : enjeux et méthodologie »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire des historiens modernistes de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comptabilités princières et consommation alimentaire au XVIIIe siècle : l’exemple de la maison de Marie-Fortunée d’Este, princesse de Conti (1731-1803) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième conférence internationale d’histoire et des cultures de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papiers privés et écriture biographique : le cas de Marie-Fortunée d’Este, princesse de Conti (1731-1803) ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercredis du CRULH,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La commande princière auprès d’artisans d’art parisiens : l’exemple de Marie-Fortunée d’Este, princesse de Conti (1731-1803) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième journée d’études « Les métiers d’art » dirigée par Catherine BOURDIEU, 19 novembre 2014, Université de Lorraine, CRULH, Metz,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et fonctionnement des cuisines d’un château prés de Paris : l’exemple du château de Triel au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Châteaux, cuisines &amp; dépendances XXIe Rencontres d'archéologie et d'histoire en Périgord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Périgueux, France. pp.317- 327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01548777v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02469426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé d’une princesse a la fin du XVIIIe siècle : maux et remèdes de Marie-Fortunée d’Este, princesse de Conti (1731-1803)</w:t>
               </w:r>
@@ -4163,1643 +4163,1643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noblesse et culture matérielle, bilan historiographique 20 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Figeac et Jaroslaw Dumanowski (dir.), Noblesse française, noblesse polonaise : 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une dévote élégante ? Les vêtements de Marie-Fortunée d’Este, princesse de Conti (1731-1803) entre normes curiales et sensibilité religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. SIMIZ et I. BRIAN (dir.) Les habits de la foi Vêtements, costumes et religions du Moyen Âge à nos jours, Presses Universitaires de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’ombre de la reine : Rôles et influences des dames suivantes à la cour de France au XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pleins feux sur les femmes  (in)visibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’ombre de la reine : Rôles et influences des dames suivantes à la cour de France au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa CHAARANI LESOURD, Laurence DENOOZ, Sylvie THIÉBLEMONT-DOLLET (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pleins feux sur les femmes  (in)visibles,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2814305972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Pleins feux sur les femmes  (in)visibles</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux commerciaux autour de la cour de Lunéville : la circulation des objets pour le service du duc Léopold de Lorraine (1698-1729)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets nomades, Circulations matérielles, appropriations et formation des identités à l'ère de la première mondialisation, XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Objets nomades, Circulations matérielles, appropriations et formation des identités à l'ère de la première mondialisation, XVIe-XVIIIe siècles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marquis de Richelieu et son épouse Marie-Charlotte de La Porte de La Meilleraye à l’hôtel de Lauzun (1685-1709)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caroline ZUM KOLK (dir.), Grandeur et déclin d'un hôtel parisien,L'hôtel de Lauzun et ses propriétaires au XVIIe siècle, Ed. du Septentrion,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réseaux commerciaux autour de la cour de Lunéville : la circulation des objets pour le service du duc Léopold de Lorraine (1698-1729) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Fennetaux, A. M. Miller Blaise, N. Oddo (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets nomades, circulations, appropriations et identités à l’époque moderne, XVI-XVIIIe siècles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madame et la mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aurélie Chatenet-Calyste et Emmanuelle Le Bail (éd.), La princesse de Palatine, la plume et le soleil, catalogue de l'exposition, Saint-Cloud, Musée des Avelines-Musée d'art et d'histoire de Saint-Cloud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...51 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les femmes comme intermédiaires culturelles des Lumières »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique GARRIGUES (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Une histoire mixte », dossier spécial, Historiens et géographes, n°452,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">« Une histoire mixte », dossier spécial, Historiens et géographes, n°452,</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame après Monsieur : les ressources d’une douairière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aurélie Chatenet-Calyste et Emmanuelle Le Bail (éd.), La princesse de Palatine, la plume et le soleil, catalogue de l'exposition, Saint-Cloud, Musée des Avelines-Musée d’art et d'histoire de Saint-Cloud, 2020, 222 pages.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séparation, un pouvoir recouvré ? Le cas de deux princesses du sang à la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simona NEGRUZZO, Vincenzo LAGIOIA (dir.), Nel solco di Teodora. Pratiche, modelli e rappresentazioni del potere femminile dall’antico al contemporaneo, FrancoAngeli, 2019, p. 298-309.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« « Le testament de M. Le prince mit un feu dans sa famille », Brouilles, procès et tentatives de conciliation autour de la succession d’Henri-Jules de Bourbon-Condé (1709-1727) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jérôme VIRET (dir.), Le gouvernement domestique, actes du colloque du 28 avril 2017, Presses Historiques de l’Est, Metz, 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entrer au service d’une princesse du sang à la fin du XVIIIe siècle : le rôle des réseaux familiaux nobiliaires dans l’accès des femmes aux maisons princières »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. PICCO et alii (dir.), Réseaux de femmes, femmes en réseaux (XVIe - XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une consommation cosmopolite ? Fournisseurs étrangers et réseau marchand international au service de la cour de Lorraine »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anne MOTTA (dir.), Echanges, passages et transferts à la cour du duc Léopold (1698-1729), Presses Universitaires de Rennes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entrer au service d’une princesse du sang à la fin du XVIIIe siècle : le rôle des réseaux familiaux nobiliaires dans l’accès des femmes aux maisons princières »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. PICCO et alii (dir.), Réseaux de femmes, femmes en réseaux (XVIe - XXIe siècles), PUB, 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La commande princière auprès d’artisans d’art parisiens : l’exemple de Marie-Fortunée d’Este, princesse de Conti (1731-1803) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les métiers d’art » dirigée par Catherine BOURDIEU, 1 Université de Lorraine, CRULH, Metz, Collections du CRULH, 2016, p. 153-168.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A feminine luxury in Paris at the end of the 18th century : Marie-Fortunee d’Este, princesse de Conti (1731-1803)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjo Kaartinen ; Anne Montenach; Deborah Simonton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender and Luxury in the Modern Urban Economy: A European Perspective, 1700–1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp. 171-190, 2014, 9781138803169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Organisation et fonctionnement des cuisines d’un château près de Paris : l’exemple du château de Triel au XVIIIe siècle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Châteaux, cuisines et dépendances, Actes des XXIe rencontres d’histoire et d’archéologie en Périgord, 27-29 septembre 2013, Ausonisus, 2014, p. 317-327.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, Châteaux, cuisines et dépendances, Actes des XXIe rencontres d’histoire et d’archéologie en Périgord, 27-29 septembre 2013, Ausonisus, 2014, p. 317-327.</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A feminine luxury in Paris at the end of the 18th century : Marie-Fortunée d’Este, princesse de Conti (1731-1803) », dans Marjo KAARTINEN, Anne MONTENACH, Deborah SIMONTON (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender and Luxury in the Modern Urban Economy: A European Perspective, 1700–1914,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp. 171-190, 2014, 9781138803169</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La santé d’une princesse à la fin du XVIIIe siècle : maux et remèdes de Marie-Fortunée d’Este, princesse de Conti (1731-1803) », S. BEAUVALET et M.-C. DINET (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux et pratiques de santé du Moyen Age à la 1ère Guerre mondiale, Actes de la journée d’études, « Lieux et pratiques de santé », Université d’Amiens, 11 octobre 2010, éditions Encrage,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une princesse dans la ville, loisirs et sociabilités de Marie-Fortunée d’Este, princesse de Conti (1731-1803), Thierry BELLEGUIC et Laurent TURCOT (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de Paris. De l'âge classique à la modernité XVIIe-XVIIIe siècles, Actes du Colloque international du CIERL (Cercle interuniversitaire d'étude sur la République des Lettres), « Les histoires de Paris », Université de Laval, Québec, 22-25 septembre 2010, éditions Hermann, 2012, 2 vol, t. 2. p. 129-146.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les correspondances familiales de Marie-Fortunée d’Este, princesse de Conti (1731-1803) : pratique de civilité et expression de l’intimité », Michel CASSAN (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures de famille, Ecritures de soi, Actes de la journée d’études de l’ANR « Les écrits personnels francophones. Société, familles et individus de la fin du Moyen Age à 1914, Université de Limoges, 2 avril 2010, PULIM, p.105-125.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Histoire de Paris. De l'âge classique à la modernité XVIIe-XVIIIe siècles, Actes du Colloque international du CIERL (Cercle interuniversitaire d'étude sur la République des Lettres), « Les histoires de Paris », Université de Laval, Québec, 22-25 septembre 2010, éditions Hermann, 2012, 2 vol, t. 2. p. 129-146.</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Illusions et désillusions du mariage dans la correspondance familiale de Marie-Fortunée d’Este, princesse de Conti (1731-1803) », Agnès WALCH (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chatenet-Calyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, La médiatisation de la vie privée (XVe-XXe siècle), Actes du colloque « La médiatisation de la vie privée (XVe-XXe siècle), Université d’Arras, 20-21 octobre 2010, Artois Presses Université, 2012, p. 63-78.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267038v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02267039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une princesse et son livret de comptes : Marie-Fortunée d’Este, princesse de Conti (1731-1803) »,</w:t>
               </w:r>
@@ -6442,51 +6442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Asquer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chatenet-Calyste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.704.0204" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.7443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.21098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.184" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503587073-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02555550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Asquer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chatenet-Calyste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.704.0204" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.7443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.21098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267027v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.184" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.094.0021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00749558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503587073-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meshoub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02555550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>