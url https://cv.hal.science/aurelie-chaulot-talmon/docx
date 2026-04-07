--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -770,338 +770,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA methylation patterns at discrete CpGs and genes involved in embryonic development are related to bull fertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriama Štiavnická</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Kenny</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08614-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672214v1</w:t>
+                <w:t xml:space="preserve">hal-03654993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+                <w:t xml:space="preserve">Sperm DNA methylation patterns at discrete CpGs and genes involved in embryonic development are related to bull fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriama Štiavnická</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hošek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">David Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08614-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654993v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2051,51 +2051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOHaD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
@@ -2301,51 +2301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t>
@@ -2426,51 +2426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada. </w:t>
@@ -2741,51 +2741,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2900,810 +2900,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of sperm DNA methylation in French Holstein cattle</w:t>
+                <w:t xml:space="preserve">Sequence-level GWAS of sperm DNA methylation in Holstein bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.773</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694158v1</w:t>
+                <w:t xml:space="preserve">hal-05536661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Marchand</w:t>
+                <w:t xml:space="preserve">Genetic determinism of sperm DNA methylation in French Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.773</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256745v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460740v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ali</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiphase 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331159v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebukhan Derya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
+              <w:t xml:space="preserve">Epiphase 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778951v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+                <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364090v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t>
+                <w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
@@ -3717,1253 +3717,1532 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364124v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779185v1</w:t>
+                <w:t xml:space="preserve">hal-03364124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734801v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of early life nutrition on DNA methylation patterns in bull sperm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium. 116p</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735495v1</w:t>
+                <w:t xml:space="preserve">hal-02734801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aging on epigenetics of immune cells in dairy cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Long-term impact of early life nutrition on DNA methylation patterns in bull sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium. 116p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734929v1</w:t>
+                <w:t xml:space="preserve">hal-02735495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
+                <w:t xml:space="preserve">Effects of aging on epigenetics of immune cells in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pontlevoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738321v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic evolution during storage of meat and seafood products towards the selection of core and variable components of microbial spoilage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Desmonts</w:t>
+                <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204341v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of decorin and associated extra cellular matrix (ECM) components during placentation in AI and SCNT pregnancies in cow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guissant</w:t>
+                <w:t xml:space="preserve">Dynamic evolution during storage of meat and seafood products towards the selection of core and variable components of microbial spoilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Christieans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003455v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulation of the expression on of [i]ELF5[/i] in different bovine cell lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Functional Genomics of Early Development in Livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Alberta. CAN., Jul 2012, Alberta, Canada. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expression of decorin and associated extra cellular matrix (ECM) components during placentation in AI and SCNT pregnancies in cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). INT., Sep 2012, Hiroshima, Japan. pp.A96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Specific regulation of HIF1A and EPAS1/HIF2A at the bovine conceptus-endometrium interface in normal and perturbed early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie L. Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat Stress Induces Locus-Specific DNA Hypomethylation Linked to Immune Regulation in Lactating Holstein Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruiz González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Joigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5110,51 +5389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinju Johnson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysha Dance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03659-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriama &#352;tiavnick&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08614-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaka Rabel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalista Andropolis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520945114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6N89C1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Boissy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinju Johnson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysha Dance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03659-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriama &#352;tiavnick&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08614-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaka Rabel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalista Andropolis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520945114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6N89C1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Boissy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruiz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Joigner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>