--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -3284,277 +3284,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Sebukhan Derya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Gerard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.233</w:t>
+              <w:t xml:space="preserve">Epiphase 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460740v1</w:t>
+                <w:t xml:space="preserve">hal-04331159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebukhan Derya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ali</w:t>
+                <w:t xml:space="preserve">Camille Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiphase 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331159v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
               </w:r>
@@ -5389,51 +5389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinju Johnson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysha Dance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03659-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriama &#352;tiavnick&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08614-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaka Rabel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalista Andropolis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520945114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6N89C1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Boissy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruiz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Joigner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laubier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116796v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2215620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinju Johnson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysha Dance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03659-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriama &#352;tiavnick&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08614-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaka Rabel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalista Andropolis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520945114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6N89C1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubet Camille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Boissy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruiz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Joigner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>