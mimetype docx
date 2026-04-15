--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -741,226 +741,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher telling in the mathematics classroom: A microlevel study of the dynamics between general and contextualized knowledge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle du langage verbal dans l’apprentissage et l’enseignement des mathématiques. Synthèse et perspectives en didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janine Rogalski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.85-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.11357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194030v1</w:t>
+                <w:t xml:space="preserve">hal-04208301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du langage verbal dans l’apprentissage et l’enseignement des mathématiques. Synthèse et perspectives en didactique des mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teacher telling in the mathematics classroom: A microlevel study of the dynamics between general and contextualized knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lalina Coulange</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (2), pp.115-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208301v1</w:t>
+                <w:t xml:space="preserve">hal-04194030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing classroom discourse about measure to foster a conceptual understanding of geometrical practices</w:t>
               </w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,51 +4260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chesnais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02046178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919938v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159va" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-021-01255-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5378" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Ingram" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Erath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode R&#248;nning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sch&#252;ler-Meyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Ceretkova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chesnais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02046178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919938v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159va" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-021-01255-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5378" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Ingram" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Erath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode R&#248;nning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sch&#252;ler-Meyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Ceretkova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>