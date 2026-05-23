--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -330,481 +330,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un point de vue didactique sur le développement professionnel des enseignants de mathématiques du secondaire,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que la prise en charge des « erreurs » des élèves par les enseignants dit de leurs pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Thématique 3, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ebw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318413v1</w:t>
+                <w:t xml:space="preserve">hal-05344664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier le développement professionnel d’enseignants accompagnés par des didacticiens au sein de dispositifs collaboratifs : regards croisés en didactique et en analyse de l’activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un point de vue didactique sur le développement professionnel des enseignants de mathématiques du secondaire,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 ((1)), pp.19-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919938v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et fonctionnement de dispositifs collaboratifs « partant des pratiques »</w:t>
+                <w:t xml:space="preserve">Etudier le développement professionnel d’enseignants accompagnés par des didacticiens au sein de dispositifs collaboratifs : regards croisés en didactique et en analyse de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Horoks</w:t>
+                <w:t xml:space="preserve">Céline Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400702v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la prise en charge des « erreurs » des élèves par les enseignants dit de leurs pratiques</w:t>
+                <w:t xml:space="preserve">Construction et fonctionnement de dispositifs collaboratifs « partant des pratiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalina Coulange</w:t>
+                <w:t xml:space="preserve">Stéphane Clivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+                <w:t xml:space="preserve">Frédéric Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Netter</w:t>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Thématique 3, pp.13-24. </w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14ebw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/159va⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344664v1</w:t>
+                <w:t xml:space="preserve">hal-05400702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du langage verbal dans l’apprentissage et l’enseignement des mathématiques. Synthèse et perspectives en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 214, pp.85-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -838,77 +838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher telling in the mathematics classroom: A microlevel study of the dynamics between general and contextualized knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1128,51 +1128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alf Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Numéro spécial English-French, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1674,103 +1674,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1899,51 +1899,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entretien de remise en situation par les traces matérielles : documenter l’activité sur un temps long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1994,51 +1994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribuer au développement professionnel des enseignants concernant les savoirs transparents par un travail sur le langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : la preuve, la modélisation et les technologies numériques - Textes des séminaires et posters des actes de EE21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREM de Paris, pp.37-46, 2023, 978-2-86612-404-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3121,51 +3121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing new discourses to deepen students' conceptual understanding in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh ERME Topic Conference on Language in the Mathematics Classroom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3184,178 +3184,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between school achievement and language abilities in mathematics classrooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DES OUTILS POUR ANALYSER LA TRANSITION COLLÈGE-LYCÉE EN MATHÉMATIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.1500-1506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435245v1</w:t>
+                <w:t xml:space="preserve">hal-03202372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES OUTILS POUR ANALYSER LA TRANSITION COLLÈGE-LYCÉE EN MATHÉMATIQUES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations between school achievement and language abilities in mathematics classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.1500-1506</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202372v1</w:t>
+                <w:t xml:space="preserve">hal-02435245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of teachers' language in mathematics classrooms about line symmetry and potential impact on students' learning</w:t>
               </w:r>
@@ -3410,51 +3410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of the Facilitator in Using Video for the Professional Learning of Teachers of Mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,342 +3499,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation between students' and teacher's activity during sessions about line symmetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the papers of TWG04 : Geometrical thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Ceretkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Maschietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe R. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.522-528</w:t>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.511-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287000v1</w:t>
+                <w:t xml:space="preserve">hal-01286992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTÉRISATION DIDACTIQUE DE L'ÉVOLUTION DES CONTENUS A ENSEIGNER LORS DES TRANSITIONS – DEUX EXEMPLES D'UNE MEME NOTION ABORDEE AVANT ET APRES UNE TRANSITION (SYMETRIE ET FONCTION)</w:t>
+                <w:t xml:space="preserve">Articulation between students' and teacher's activity during sessions about line symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Robert</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.522-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720627v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers of TWG04 : Geometrical thinking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CARACTÉRISATION DIDACTIQUE DE L'ÉVOLUTION DES CONTENUS A ENSEIGNER LORS DES TRANSITIONS – DEUX EXEMPLES D'UNE MEME NOTION ABORDEE AVANT ET APRES UNE TRANSITION (SYMETRIE ET FONCTION)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe R. Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.511-513</w:t>
+              <w:t xml:space="preserve">EMF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286992v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la circulation des savoirs mathématiques dans la classe aux activités des élèves et à leurs productions en contrôle : questionner les relations, questionner les différences</w:t>
               </w:r>
@@ -3846,77 +3846,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Chappet-Pariès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la recherche en didactique des mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3986,51 +3986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités des élèves et pratiques des enseignants en classe de mathématiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,58 +4062,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités d’apprentissages, enjeux langagiers et pratiques enseignantes en calcul mental en contexte martiniquais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Philippe Emile Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4260,51 +4367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chesnais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02046178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919938v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159va" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-021-01255-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5378" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Ingram" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Erath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode R&#248;nning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sch&#252;ler-Meyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Ceretkova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chesnais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02046178v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05344664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ebw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159va" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-021-01255-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5378" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Ingram" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Erath" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode R&#248;nning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sch&#252;ler-Meyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Ceretkova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Philippe Emile Garcon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>