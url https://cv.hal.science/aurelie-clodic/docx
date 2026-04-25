--- v0 (2026-03-31)
+++ v1 (2026-04-25)
@@ -2718,239 +2718,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In which context are we interacting? A Context Reasoner for interactive and social robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ely Repiso</w:t>
+                <w:t xml:space="preserve">JAHRVIS, a Supervision System for Human-Robot Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mayima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence for Social Robots Interacting with Humans in the Real World [intellect4hri]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Napoli, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183981v1</w:t>
+                <w:t xml:space="preserve">hal-03702389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAHRVIS, a Supervision System for Human-Robot Collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mayima</w:t>
+                <w:t xml:space="preserve">In which context are we interacting? A Context Reasoner for interactive and social robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ely Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence for Social Robots Interacting with Humans in the Real World [intellect4hri]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03702389v1</w:t>
+                <w:t xml:space="preserve">hal-04183981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A controlled human-robot interaction experimental setup for physiological data acquisition</w:t>
               </w:r>
@@ -3869,217 +3869,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Spatial Representation: a unique representation of an environment based on an ontology for robotic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+                <w:t xml:space="preserve">Reasoning on Shared Visual Perspective to Improve Route Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Waldhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Workshop on Spatial Language Understanding (SpLU) and Grounded Communication for Robotics (RoboNLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177140v1</w:t>
+                <w:t xml:space="preserve">hal-02283904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning on Shared Visual Perspective to Improve Route Directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Waldhart</w:t>
+                <w:t xml:space="preserve">Semantic Spatial Representation: a unique representation of an environment based on an ontology for robotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Combined Workshop on Spatial Language Understanding (SpLU) and Grounded Communication for Robotics (RoboNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283904v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should a robot guide like a human? A qualitative four-phase study of a shopping mall robot</w:t>
               </w:r>
@@ -4661,51 +4661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning Human and Robot Placements for Shared Visual Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Waldhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,277 +6357,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rackham: An Interactive Robot-Guide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing a Human-Aware Robot System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Akin Sisbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fleury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raja Chatila</w:t>
+                <w:t xml:space="preserve">Luis Felipe Marin-Urias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">Mathias Fontmarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMAN 2006 - IEEE International Workshop on Robots and Human Interactive Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom. pp.502-509</w:t>
+              <w:t xml:space="preserve">ROMAN 2006 - The 15th IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480381v1</w:t>
+                <w:t xml:space="preserve">hal-01977571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a Human-Aware Robot System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rackham: An Interactive Robot-Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Fontmarty</w:t>
+                <w:t xml:space="preserve">Sara Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMAN 2006 - The 15th IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">ROMAN 2006 - IEEE International Workshop on Robots and Human Interactive Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom. pp.502-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977571v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decisional Framework for Autonomous Robots Interacting with Humans</w:t>
               </w:r>
@@ -6734,51 +6734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision and Interaction Analysis of an Autonomous Tour-guide Robot Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,190 +7582,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make a robot guide?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mayima</w:t>
+                <w:t xml:space="preserve">Electrophysiological Measures for Human–Robot Collaboration Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30, </w:t>
+              <w:t xml:space="preserve">Discovering the Frontiers of Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.363-380, 2024, 978-3-031-66655-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63596-0_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-66656-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243068v1</w:t>
+                <w:t xml:space="preserve">hal-04883459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7820,174 +7790,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological Measures for Human–Robot Collaboration Quality Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rihet</w:t>
+                <w:t xml:space="preserve">How to make a robot guide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mayima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phani-Teja Singamaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovering the Frontiers of Human-Robot Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.363-380, 2024, 978-3-031-66655-1. </w:t>
+              <w:t xml:space="preserve">Experimental Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.483-494, 2024, Springer Proceedings in Advanced Robotics, 978-3-031-63595-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-66656-8_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63596-0_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883459v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Commitments in Socially Appropriate Robotics</w:t>
               </w:r>
@@ -8698,265 +8698,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Elements for Human Robot Joint Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About Decisions During Human-Robot Shared Plan Achievement: Who Should Act and How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociality and Normativity for Robots Philosophical Inquiries into Human-Robot Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Social Robotics,9th International Conference, ICSR 2017, Tsukuba, Japan, November 22-24, 2017, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10652, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.453-463, 2017, Lecture Notes in Computer Science book series, 978-3-319-70022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ijn_03084126v2</w:t>
+                <w:t xml:space="preserve">hal-01943959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Decisions During Human-Robot Shared Plan Achievement: Who Should Act and How?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key Elements for Human Robot Joint Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Robotics,9th International Conference, ICSR 2017, Tsukuba, Japan, November 22-24, 2017, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10652, </w:t>
+              <w:t xml:space="preserve">Sociality and Normativity for Robots Philosophical Inquiries into Human-Robot Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-177, 2017, Studies in the Philosophy of Sociality, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53133-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943959v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_03084126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARY: a supervision system adapted to Human-Robot Interaction</w:t>
               </w:r>
@@ -9729,51 +9729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44C42D7E"/>
+    <w:nsid w:val="D0411F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9960,51 +9960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-clodic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6484-8143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12376680X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarthou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Sanmarti-Decool" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01353-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326954v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00814-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Fern&#225;ndez-Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lemaignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Warnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05245534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dussard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN63969.2025.11217601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640708" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04851259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vign&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731354" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadma Amiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776607v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3519-1_41" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04756586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3519-1_40" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phy Le Foll" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Telepresence63209.2024.10841532" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023355v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160488" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04397039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8715-3_29" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.07569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Parker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220644" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04206081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Repiso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309590" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03702389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridath Tula" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327222v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN50785.2021.9515543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636796" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922098v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223485" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02910899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02542554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani-Teja Singamaneni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Sallami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378398" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02282600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Waldhart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02285035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Heikkil&#228;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lammi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketta Niemel&#228;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ellen Foster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Craenen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Deshmukh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lemon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bastianelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02403081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01906101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wallbridge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Belpaeme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594094" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Milliez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fiore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Vesper" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333626" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-480-0-23" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926399" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ransan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montreuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Wrede" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977571v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Marin-Urias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fontmarty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02272349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Fern&#225;ndez Castro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02282577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979217v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavindra de Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977538v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Warnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iser2023.org/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63596-0_43" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66656-8_15" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68021-6_11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03184727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54173-6_19" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conferences.au.dk/robo-philosophy/aarhus2020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200923" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Hakli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200954" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mascarenhas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-931-7-63" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gentile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-931-7-43" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/ijn_03084126v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319531311" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53133-5_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-70022-9_45" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979196v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alili" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achanccaray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03084105v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fernandez Castro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01719730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04137174v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-clodic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6484-8143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12376680X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarthou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Sanmarti-Decool" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01353-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326954v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00814-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Fern&#225;ndez-Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lemaignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Warnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05245534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dussard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN63969.2025.11217601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640708" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04851259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vign&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731354" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadma Amiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776607v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3519-1_41" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04756586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3519-1_40" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phy Le Foll" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Telepresence63209.2024.10841532" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023355v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160488" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04397039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8715-3_29" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.07569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Parker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220644" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04206081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Repiso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309590" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03702389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridath Tula" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327222v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN50785.2021.9515543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636796" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922098v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223485" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02910899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02542554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani-Teja Singamaneni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Sallami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378398" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02282600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Waldhart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02285035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Heikkil&#228;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lammi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketta Niemel&#228;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ellen Foster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Craenen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Deshmukh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lemon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bastianelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02403081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01906101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wallbridge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Belpaeme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594094" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Milliez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fiore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Vesper" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333626" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-480-0-23" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926399" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ransan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montreuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Wrede" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Marin-Urias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fontmarty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02272349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Fern&#225;ndez Castro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02282577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979217v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavindra de Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977538v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Warnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66656-8_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iser2023.org/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63596-0_43" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68021-6_11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03184727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54173-6_19" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conferences.au.dk/robo-philosophy/aarhus2020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200923" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Hakli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200954" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mascarenhas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-931-7-63" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gentile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-931-7-43" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943959v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-70022-9_45" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/ijn_03084126v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319531311" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53133-5_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979196v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alili" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achanccaray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03084105v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fernandez Castro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01719730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04137174v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>