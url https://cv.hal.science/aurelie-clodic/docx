--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1255,4052 +1255,3983 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Embeddable Language Models in Verbalizing Rule-based Inferences through Justifications</w:t>
+                <w:t xml:space="preserve">Customization of a robotic platform for a telepresence system for hospitalized children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dussard</w:t>
+                <w:t xml:space="preserve">Margo Biret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robot and Human Interactive Communication (34th Edition - IEEE RO-MAN 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop " Everything Is a Robot (and Nothing Is)" @CHI2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245534v1</w:t>
+                <w:t xml:space="preserve">hal-05604795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Noise: Impact on Electrophysiological Measurements and Recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rihet</w:t>
+                <w:t xml:space="preserve">Designing telepresence systems to connect hospitalized children with their families: Introducing the IPaTRo project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Biret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Roy</w:t>
+                <w:t xml:space="preserve">Anke M Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '24: Companion of the 2024 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Shaping HCI Research for Children’s Care Ecosystem Involvement" @CHI2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844682v1</w:t>
+                <w:t xml:space="preserve">hal-05604853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic shared-Task recognition for Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Vigné</w:t>
+                <w:t xml:space="preserve">Evaluating Embeddable Language Models in Verbalizing Rule-based Inferences through Justifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731354⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Robot and Human Interactive Communication (34th Edition - IEEE RO-MAN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eindhoven University of Technology (TU/e), Aug 2025, Eindhoven, Netherlands. pp.394-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN63969.2025.11217601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851259v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un média d'interaction pour faciliter l'interaction entre un robot et un humain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Semantic shared-Task recognition for Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke M Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI ’24 - Proceedings of Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Pasadena, United States. pp.1236-1243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596993v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Functional Affordances to Reciprocal Dispositions: An Ontological Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dussard</w:t>
+                <w:t xml:space="preserve">Robot Noise: Impact on Electrophysiological Measurements and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics (16th Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Odense, Denmark. pp.456-469, </w:t>
+              <w:t xml:space="preserve">HRI '24: Companion of the 2024 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Boulder, France. pp.888-891, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-3519-1_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3610978.3640708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776607v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-Exploitation Affordances: From Basic to Complex Representation Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dussard</w:t>
+                <w:t xml:space="preserve">Conception d'un média d'interaction pour faciliter l'interaction entre un robot et un humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadma Amiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics (16th Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WACAI ’24 - Proceedings of Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756586v1</w:t>
+                <w:t xml:space="preserve">hal-04596993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HILARE@LAAS around 1982 and a bit before</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Functional Affordances to Reciprocal Dispositions: An Ontological Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Anniversary of the IEEE Conference on Robotics and Automation (ICRA@40)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Social Robotics (16th Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Odense, Denmark. pp.456-469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-3519-1_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827173v1</w:t>
+                <w:t xml:space="preserve">hal-04776607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Steps of Designing Adaptable User Interfaces to Mediate Human-Robot Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anke Brock</w:t>
+                <w:t xml:space="preserve">Agent-Exploitation Affordances: From Basic to Complex Representation Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Conference on Telepresence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Telepresence63209.2024.10841532⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics (16th Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Odense, Denmark. pp.443-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-3519-1_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787843v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOP-JAM: A bio-inspired topology-based model of joint attention for human-robot interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HILARE@LAAS around 1982 and a bit before</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vaisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Herrb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphy Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th Anniversary of the IEEE Conference on Robotics and Automation (ICRA@40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ieee, Sep 2024, Rotterdam (NL), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023355v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primitive Action Recognition based on Semantic Facts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">First Steps of Designing Adaptable User Interfaces to Mediate Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadma Amiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2023 - International Conference on Social Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-99-8715-3_29⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Conference on Telepresence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Pasadena, California, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Telepresence63209.2024.10841532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397039v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological component-based description of robot capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dussard</w:t>
+                <w:t xml:space="preserve">Towards a system that allows robots to use commitments in joint action with humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ely Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Working towards Ontology-based Standards for Robotics and Automation (WOSRA 2023 - 2nd Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2306.07569⟩</w:t>
+              <w:t xml:space="preserve">IEEE RO-MAN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Busan (Corée), South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN57019.2023.10309590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125276v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Planning with Multiple Temporal Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Parker</w:t>
+                <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th biennial Robophilosophy Conference : Social Robots in Social Institutions (Robophilosophy 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Helsiinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA220644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a system that allows robots to use commitments in joint action with humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ely Repiso</w:t>
+                <w:t xml:space="preserve">Ontological component-based description of robot capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RO-MAN 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN57019.2023.10309590⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Working towards Ontology-based Standards for Robotics and Automation (WOSRA 2023 - 2nd Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2306.07569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206081v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAHRVIS, a Supervision System for Human-Robot Collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mayima</w:t>
+                <w:t xml:space="preserve">Primitive Action Recognition based on Semantic Facts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900665⟩</w:t>
+              <w:t xml:space="preserve">ICSR 2023 - International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Doha, Qatar. pp.350--362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-8715-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702389v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In which context are we interacting? A Context Reasoner for interactive and social robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ely Repiso</w:t>
+                <w:t xml:space="preserve">TOP-JAM: A bio-inspired topology-based model of joint attention for human-robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence for Social Robots Interacting with Humans in the Real World [intellect4hri]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom. pp.7621-7627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10160488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183981v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A controlled human-robot interaction experimental setup for physiological data acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rihet</w:t>
+                <w:t xml:space="preserve">In which context are we interacting? A Context Reasoner for interactive and social robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ely Repiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle N. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS2022 Workshop: Artificial Intelligence for Social Robots Interacting with Humans in the Real World [intellect4hri]</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence for Social Robots Interacting with Humans in the Real World [intellect4hri]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832578v1</w:t>
+                <w:t xml:space="preserve">hal-04183981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Director Task: a Psychology-Inspired Task to Assess Cognitive and Interactive Robot Architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JAHRVIS, a Supervision System for Human-Robot Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mayima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN50785.2021.9515543⟩</w:t>
+              <w:t xml:space="preserve">31st IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Napoli, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN53752.2022.9900665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327222v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Referring Expression Generation through shared knowledge about past Human-Robot collaborative activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A controlled human-robot interaction experimental setup for physiological data acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridath Tula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle N. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS2022 Workshop: Artificial Intelligence for Social Robots Interacting with Humans in the Real World [intellect4hri]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389504v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, Situated and Ontology based Referring Expression Generation for Human-Robot collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending Referring Expression Generation through shared knowledge about past Human-Robot collaborative activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th IEEE International Conference on Robot &amp; Human Interactive Communication ( RO-MAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN47096.2020.9223485⟩</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague (online), Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922098v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Robot Computing an Online Estimation of the Quality of its Interaction with its Human Partner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Director Task: a Psychology-Inspired Task to Assess Cognitive and Interactive Robot Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mayima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Belhassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 29th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN47096.2020.9223464⟩</w:t>
+              <w:t xml:space="preserve">30th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Vancouver (Virtual), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN50785.2021.9515543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910899v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Task through Route Description in the MuMMER Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a Robot Computing an Online Estimation of the Quality of its Interaction with its Human Partner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mayima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '20: ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3371382.3378398⟩</w:t>
+              <w:t xml:space="preserve">2020 29th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, (Virtual Conference ), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN47096.2020.9223464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542554v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards methodological principles for user studies in Human-Robot Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient, Situated and Ontology based Referring Expression Generation for Human-Robot collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Test Methods and Metrics for Effective HRI in Collaborative Human-Robot Teams Workshop, ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 29th IEEE International Conference on Robot &amp; Human Interactive Communication ( RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Naples (on line), Italy. pp.349-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN47096.2020.9223485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282600v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologenius : A long-term semantic memory for robotic agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guiding Task through Route Description in the MuMMER Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phani-Teja Singamaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mayima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robot &amp; Human Interactive Communication (IEEE Ro-MAN 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HRI '20: ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. pp.643-643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3371382.3378398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283342v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning on Shared Visual Perspective to Improve Route Directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Waldhart</w:t>
+                <w:t xml:space="preserve">Evaluation of the Quality of Interaction from the robot point of view in Human-Robot Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mayima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">1st Edition of Quality of Interaction in Socially Assistive Robots (QISAR) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The 11th International Conference on Social Robotics (ICSR 2019), Nov 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283904v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Spatial Representation: a unique representation of an environment based on an ontology for robotic applications</w:t>
+                <w:t xml:space="preserve">Ontologenius : A long-term semantic memory for robotic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Workshop on Spatial Language Understanding (SpLU) and Grounded Communication for Robotics (RoboNLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robot &amp; Human Interactive Communication (IEEE Ro-MAN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177140v1</w:t>
+                <w:t xml:space="preserve">hal-02283342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should a robot guide like a human? A qualitative four-phase study of a shopping mall robot</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards methodological principles for user studies in Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Belhassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Social Robotics (ICSR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Test Methods and Metrics for Effective HRI in Collaborative Human-Robot Teams Workshop, ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285035v1</w:t>
+                <w:t xml:space="preserve">hal-02282600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based physics reasoning for consistent scene estimation in an HRI context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverin Lemaignan</w:t>
+                <w:t xml:space="preserve">Semantic Spatial Representation: a unique representation of an environment based on an ontology for robotic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combined Workshop on Spatial Language Understanding (SpLU) and Grounded Communication for Robotics (RoboNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925945v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuMMER: Socially Intelligent Human-Robot Interaction in Public Spaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reasoning on Shared Visual Perspective to Improve Route Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Waldhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence for Human-Robot Interaction Symposium (AI-HRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAAI Fall Symposium Series 2019, Nov 2019, Arlington, VA, United States</w:t>
+              <w:t xml:space="preserve">2019 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291690v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Quality of Interaction from the robot point of view in Human-Robot Interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Should a robot guide like a human? A qualitative four-phase study of a shopping mall robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Päivi Heikkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Lammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketta Niemelä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Belhassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Edition of Quality of Interaction in Socially Assistive Robots (QISAR) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The 11th International Conference on Social Robotics (ICSR 2019), Nov 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The Eleventh International Conference on Social Robotics (ICSR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403081v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Pertinence of Robot Decisions in a Human-Robot Joint Action Context: The PeRDITA Questionnaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Belhassein</w:t>
+                <w:t xml:space="preserve">Simulation-based physics reasoning for consistent scene estimation in an HRI context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Lemaignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525785⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macau, China. pp.7834-7841, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906101v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Human and Robot Placements for Shared Visual Perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MuMMER: Socially Intelligent Human-Robot Interaction in Public Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Ellen Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Craenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Deshmukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Lemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Robotic Co-workers 4.0: Human Safety and Comfort in Human-Robot Interactive Social Environments 2018 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence for Human-Robot Interaction Symposium (AI-HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI Fall Symposium Series 2019, Nov 2019, Arlington, VA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972096v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNDERWORLDS: Cascading Situation Assessment for Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lemaignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Sallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wallbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Belpaeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some essential skills and their combination in an architecture for a cognitive and interactive robot</w:t>
+                <w:t xml:space="preserve">Evaluating the Pertinence of Robot Decisions in a Human-Robot Joint Action Context: The PeRDITA Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michelangelo Fiore</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Belhassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Eleventh ACM/IEEE International Conference on Human Robot Interation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Nanjing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2018.8525785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330340v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FJA@HRI15 - Toward a Framework for Joint Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planning Human and Robot Placements for Shared Visual Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Waldhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI 2015 Workshop "Towards a Framework for Joint Action"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Portland, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Robotic Co-workers 4.0: Human Safety and Comfort in Human-Robot Interactive Social Environments 2018 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944239v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of the communication cues involved in a human-robot object transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
+                <w:t xml:space="preserve">Some essential skills and their combination in an architecture for a cognitive and interactive robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Milliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Robot and Human Interactive Communication, IEEE RO-MAN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on the Eleventh ACM/IEEE International Conference on Human Robot Interation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Christchurch, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628249v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to interact with humans using goal-directed and habitual behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Renaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5359,1566 +5290,1825 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ro-Man 2015, Workshop on Learning for Human-Robot Collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key elements for joint human-robot action</w:t>
+                <w:t xml:space="preserve">FJA@HRI15 - Toward a Framework for Joint Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordula Vesper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilge Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robo-Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HRI 2015 Workshop "Towards a Framework for Joint Action"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309414v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Planning and Task achievement Modalities for Human-Robot Collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelangelo Fiore</w:t>
+                <w:t xml:space="preserve">Toward a better understanding of the communication cues involved in a human-robot object transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Experimental Robotics (ISER 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Symposium on Robot and Human Interactive Communication, IEEE RO-MAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kobe, Japan. pp.319-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2015.7333626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149109v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for endowing an interactive robot with reasoning capabilities about perspective-taking and belief management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key elements for joint human-robot action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RO-MAN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom. pp.FrAT2.4, </w:t>
+              <w:t xml:space="preserve">Robo-Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Aarhus, Denmark. pp.23-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2014.6926399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-480-0-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064546v1</w:t>
+                <w:t xml:space="preserve">hal-01309414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des robots socialement intelligents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amit Kumar Pandey</w:t>
+                <w:t xml:space="preserve">On Planning and Task achievement Modalities for Human-Robot Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence III - Intercompréhension de l’Intraspécifique à l’Interspécifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Guidel, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Experimental Robotics (ISER 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Marrakech, Morocco. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943658v1</w:t>
+                <w:t xml:space="preserve">hal-01149109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision and Motion Planning for a Mobile Manipulator Interacting with Humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ransan</w:t>
+                <w:t xml:space="preserve">A framework for endowing an interactive robot with reasoning capabilities about perspective-taking and belief management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Milliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE RO-MAN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom. pp.FrAT2.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2014.6926399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979138v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of interaction between dialog and decision for human-robot collaborative task achievement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des robots socialement intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2007 - The 16th IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Conférence III - Intercompréhension de l’Intraspécifique à l’Interspécifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977573v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Human Centered Robot Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Montreuil</w:t>
+                <w:t xml:space="preserve">Supervision and Motion Planning for a Mobile Manipulator Interacting with Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Akin Sisbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ransan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">3rd ACM/IEEE International Conference on Human-Robot Interaction (HRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977579v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A management of mutual belief for human-robot interaction</w:t>
+                <w:t xml:space="preserve">A study of interaction between dialog and decision for human-robot collaborative task achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Montreuil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Wrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">RO-MAN 2007 - The 16th IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977577v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Human-Aware Robot Task Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planning Human Centered Robot Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI spring symposium: to boldly go where no human-robot team has gone before</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Palo Alto, CA, United States</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977564v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a Human-Aware Robot System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A management of mutual belief for human-robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ransan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMAN 2006 - The 15th IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977571v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rackham: An Interactive Robot-Guide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing a Human-Aware Robot System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Akin Sisbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Marin-Urias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fontmarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fleury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMAN 2006 - IEEE International Workshop on Robots and Human Interactive Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom. pp.502-509</w:t>
+              <w:t xml:space="preserve">ROMAN 2006 - The 15th IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480381v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decisional Framework for Autonomous Robots Interacting with Humans</w:t>
+                <w:t xml:space="preserve">Rackham: An Interactive Robot-Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Montreuil</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Robot and Human Interactive Communication (ROMAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nashville, United States</w:t>
+              <w:t xml:space="preserve">ROMAN 2006 - IEEE International Workshop on Robots and Human Interactive Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom. pp.502-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977560v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward Human-Aware Robot Task Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Akin Sisbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAAI spring symposium: to boldly go where no human-robot team has gone before</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Palo Alto, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Supervision and Interaction Analysis of an Autonomous Tour-guide Robot Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advanced Robotics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Decisional Framework for Autonomous Robots Interacting with Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Workshop on Robot and Human Interactive Communication (ROMAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nashville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aﬀordances: A Knowledge Representation towards Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,73 +7123,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International Conference on Perception and Action (ICPA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitments in Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7008,241 +7198,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Fernández Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Joint Action Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Genova, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Children to Robots: How the parallel with developmental psychology can improve human-robot joint activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Belhassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Action Meeting (JAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Gênes, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing an implicit false belief task by cascading situation assessment with UNDERWORLDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Sallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lemaignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,301 +7460,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "toward a Framework for Joint Action" at Robotics Science and Systems (RSS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Pittsburg, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On robot decisional abilities for human-robot joint action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lemaignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavindra de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Action Meeting V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Berlin, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom up development of a robot's basic socio-cognitive abilities for joint action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavindra de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Lemaignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Joint Action Meeting (JAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7574,671 +7764,671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological Measures for Human–Robot Collaboration Quality Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+                <w:t xml:space="preserve">The Role of Commitments in Socially Appropriate Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Fernández Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mayima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Belhassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovering the Frontiers of Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-66656-8_15⟩</w:t>
+              <w:t xml:space="preserve">Technik sozialisieren? / Technology Socialisation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Springer Berlin Heidelberg, pp.223-248, 2024, Techno:Phil – Aktuelle Herausforderungen der Technikphilosophie, 978-3-662-68020-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-68021-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883459v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophysiological Measures for Human–Robot Collaboration Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discovering the Frontiers of Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.363-380, 2024, 978-3-031-66655-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-66656-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669136v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make a robot guide?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Robotics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243068v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Commitments in Socially Appropriate Robotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to make a robot guide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mayima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phani-Teja Singamaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Sallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technik sozialisieren? / Technology Socialisation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-68021-6_11⟩</w:t>
+              <w:t xml:space="preserve">Experimental Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.483-494, 2024, Springer Proceedings in Advanced Robotics, 978-3-031-63595-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63596-0_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672275v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is It to Implement a Human-Robot Joint Action?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics, AI, and Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.229-238, 2021, 978-3-030-54172-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-54173-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Love with a Corporation without Knowing It: An Asymetrical Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Castets-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8247,835 +8437,835 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nørskov, M., Seibt J., Quick O. 2020. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culturally Sustainable Social Robotics—Proceedings of Robophilosophy 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IOS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Frontiers of AI and Its Applications,, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does it take to be a social agent?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Fernández Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Hakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appeared in: Nørskov, M., Seibt J., Quick O. 2020. Culturally Sustainable Social Robotics—Proceedings of Robophilosophy 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Series Frontiers of AI and Its Applications, IOS Press, Amsterdam.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA200954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Pertinence of Social Practices for Social Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design for Values for Social Robot Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Dignum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Dignum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vázquez-Salceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginia Dignum</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Envisioning Robots in Society – Power, Politics, and Public Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.36-74, 2018, 978-1-61499-931-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-931-7-63⟩</w:t>
+              <w:t xml:space="preserve">, , pp.43-52, 2018, 978-1-61499-931-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-931-7-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943774v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design for Values for Social Robot Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Pertinence of Social Practices for Social Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vázquez-Salceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Dignum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Dignum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IOS Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Envisioning Robots in Society – Power, Politics, and Public Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.43-52, 2018, 978-1-61499-931-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-931-7-43⟩</w:t>
+              <w:t xml:space="preserve">, , pp.36-74, 2018, 978-1-61499-931-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-931-7-63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943831v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Decisions During Human-Robot Shared Plan Achievement: Who Should Act and How?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key Elements for Human Robot Joint Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Robotics,9th International Conference, ICSR 2017, Tsukuba, Japan, November 22-24, 2017, Proceedings</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociality and Normativity for Robots Philosophical Inquiries into Human-Robot Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-177, 2017, Studies in the Philosophy of Sociality, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53133-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943959v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_03084126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Elements for Human Robot Joint Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About Decisions During Human-Robot Shared Plan Achievement: Who Should Act and How?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociality and Normativity for Robots Philosophical Inquiries into Human-Robot Interactions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social Robotics,9th International Conference, ICSR 2017, Tsukuba, Japan, November 22-24, 2017, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.453-463, 2017, Lecture Notes in Computer Science book series, 978-3-319-70022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_03084126v2</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARY: a supervision system adapted to Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Khatib O., Kumar V., Pappas G.J. (eds) Experimental Robotics. Springer Tracts in Advanced Robotics, vol 54. Springer, Berlin, Heidelberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-238, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9085,65 +9275,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error-Related Potentials Detection to Enhance Human-Robot Collaboration: A Preliminary Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Achanccaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9151,87 +9341,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle N Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitments in Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Fernandez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,51 +9442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_03084105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9306,151 +9496,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Human Guidance Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Belhassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketta Niemelä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Päivi Heikkilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9460,100 +9650,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision pour un robot interactif: action et interaction pour un robot autonome en environnement humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00196608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9563,105 +9753,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie et pratique de l'interaction humain-robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université de Toulouse, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04137174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9729,51 +9919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0411F96"/>
+    <w:nsid w:val="9A290336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9960,51 +10150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-clodic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6484-8143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12376680X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarthou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Sanmarti-Decool" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01353-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326954v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00814-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Fern&#225;ndez-Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lemaignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Warnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05245534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dussard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN63969.2025.11217601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640708" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04851259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vign&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731354" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadma Amiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776607v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3519-1_41" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04756586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3519-1_40" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phy Le Foll" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Telepresence63209.2024.10841532" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023355v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160488" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04397039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8715-3_29" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.07569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Parker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220644" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04206081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Repiso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309590" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03702389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridath Tula" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327222v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN50785.2021.9515543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636796" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922098v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223485" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02910899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02542554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani-Teja Singamaneni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Sallami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378398" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02282600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Waldhart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02285035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Heikkil&#228;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lammi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketta Niemel&#228;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ellen Foster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Craenen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Deshmukh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lemon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bastianelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02403081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01906101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wallbridge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Belpaeme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594094" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Milliez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fiore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Vesper" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333626" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-480-0-23" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926399" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ransan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977573v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montreuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Wrede" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Marin-Urias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fontmarty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977560v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02272349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Fern&#225;ndez Castro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02282577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979217v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavindra de Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977538v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Warnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66656-8_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iser2023.org/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63596-0_43" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68021-6_11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03184727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54173-6_19" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conferences.au.dk/robo-philosophy/aarhus2020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200923" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Hakli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200954" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943774v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mascarenhas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-931-7-63" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gentile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-931-7-43" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943959v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-70022-9_45" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/ijn_03084126v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319531311" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53133-5_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979196v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alili" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achanccaray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03084105v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fernandez Castro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01719730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04137174v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-clodic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6484-8143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12376680X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarthou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Sanmarti-Decool" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01353-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326954v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00814-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Fern&#225;ndez-Castro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Renaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ricardo Chavez-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luce-Vayrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lemaignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Warnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Akin Sisbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1794" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05604795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Biret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05245534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dussard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN63969.2025.11217601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04851259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vign&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731354" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640708" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadma Amiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776607v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3519-1_41" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04756586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3519-1_40" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phy Le Foll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Telepresence63209.2024.10841532" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04206081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Repiso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309590" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Parker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220644" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.07569" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04397039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8715-3_29" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023355v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160488" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03702389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN53752.2022.9900665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridath Tula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN50785.2021.9515543" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02910899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223464" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922098v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02542554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phani-Teja Singamaneni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Sallami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371382.3378398" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02403081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02282600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Waldhart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02285035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Heikkil&#228;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lammi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketta Niemel&#228;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ellen Foster" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Craenen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Deshmukh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lemon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bastianelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wallbridge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Belpaeme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01906101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525785" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Milliez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fiore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Vesper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333626" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-480-0-23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149109v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2014.6926399" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ransan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montreuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Wrede" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Marin-Urias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fontmarty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977554v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02272349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Fern&#225;ndez Castro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02282577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavindra de Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977538v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Warnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68021-6_11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883459v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66656-8_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iser2023.org/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63596-0_43" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03184727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54173-6_19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conferences.au.dk/robo-philosophy/aarhus2020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200923" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Hakli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200954" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Salceda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gentile" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-931-7-43" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mascarenhas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-931-7-63" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/ijn_03084126v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319531311" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53133-5_8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-70022-9_45" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979196v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alili" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299649v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achanccaray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03084105v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fernandez Castro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01719730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00196608v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-04137174v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>