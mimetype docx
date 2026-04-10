--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,3957 +321,3957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifesto for multidimensional ecological networks: a perspective to better account for the complexity of habitat loss and fragmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking species traits and vulnerability indicators in European Odonata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+                <w:t xml:space="preserve">Lisa Nicvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert de Knijf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana E Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason T Bried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-025-02123-y⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 317, pp.111786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05195586v1</w:t>
+                <w:t xml:space="preserve">hal-05556454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does artificial light interfere with the activity of nocturnal mammals? An experimental study using road underpasses</w:t>
+                <w:t xml:space="preserve">Manifesto for multidimensional ecological networks: a perspective to better account for the complexity of habitat loss and fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Aulagnier</w:t>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110960⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (6), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-025-02123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902685v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05195586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's time to go—Drivers and plasticity of migration phenology in a short‐distance migratory ungulate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Chauveau</w:t>
+                <w:t xml:space="preserve">Does artificial light interfere with the activity of nocturnal mammals? An experimental study using road underpasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Garel</w:t>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Toïgo</w:t>
+                <w:t xml:space="preserve">Clotilde Chassoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Anderwald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Apollonio</w:t>
+                <w:t xml:space="preserve">Stéphane Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.70031⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407311v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the environmental drivers of corridors and predicting connectivity between seasonal ranges in multiple populations of Alpine ibex (Capra ibex) as tools for conserving migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">It's time to go—Drivers and plasticity of migration phenology in a short‐distance migratory ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Anderwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Beurier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (6), pp.1204-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607783v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina B Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Diversity-dependence of dispersal: interspecific interactions determine spatial dynamics, 379 (1907), pp.20230127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vascular plants in temperate ecosystems? A systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Percevault</w:t>
+                <w:t xml:space="preserve">Identifying the environmental drivers of corridors and predicting connectivity between seasonal ranges in multiple populations of Alpine ibex (Capra ibex) as tools for conserving migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Toïgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Anderwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertheau</w:t>
+                <w:t xml:space="preserve">Mathieu Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-024-00328-3⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (8), pp.e13894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04507240v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive tactics, birth timing and the risk-resource trade-off in an income breeder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vascular plants in temperate ecosystems? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Benoit</w:t>
+                <w:t xml:space="preserve">Vinciane Fack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Louise Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chaval</w:t>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0948⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-024-00328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291894v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04507240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazakh Variations for Herders and Animals in the Mongolian Altai: Methodological Contributions to the Study of Nomadic Pastoralism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproductive tactics, birth timing and the risk-resource trade-off in an income breeder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Marchina</w:t>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomadic Peoples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.33-60. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2009), pp.20230948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3197/np.2022.260103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864602v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
+                <w:t xml:space="preserve">Kazakh Variations for Herders and Animals in the Mongolian Altai: Methodological Contributions to the Study of Nomadic Pastoralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Laforge</w:t>
+                <w:t xml:space="preserve">Charlotte Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t>
+              <w:t xml:space="preserve">Nomadic Peoples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.33-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3197/np.2022.260103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435073v1</w:t>
+                <w:t xml:space="preserve">hal-03864602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local landscape and time of year on bat-road collision risks</w:t>
+                <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.59⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906998v1</w:t>
+                <w:t xml:space="preserve">hal-03435073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in condition dependence of natal dispersal in a large herbivore: dispersal propensity and distance are decoupled</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of local landscape and time of year on bat-road collision risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cagnacci</w:t>
+                <w:t xml:space="preserve">Thierry Disca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Debeffe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 288 (1946), </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201745v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isotope record (δ13C, δ18O) of vertical mobility in incremental tissues (tooth enamel, hair) of modern livestock: A reference set from the Mongolian Altai</w:t>
+                <w:t xml:space="preserve">Sex differences in condition dependence of natal dispersal in a large herbivore: dispersal propensity and distance are decoupled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lazzerini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">A. J. M. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Simon</w:t>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marchina</w:t>
+                <w:t xml:space="preserve">F. Cagnacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fiorillo</w:t>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 595, pp.128-144. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1946), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378011v1</w:t>
+                <w:t xml:space="preserve">hal-03201745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of landscape features and flooding on the genetic structure of a small wetland rodent, the harvest mouse (Micromys minutus)</w:t>
+                <w:t xml:space="preserve">The isotope record (δ13C, δ18O) of vertical mobility in incremental tissues (tooth enamel, hair) of modern livestock: A reference set from the Mongolian Altai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Darinot</w:t>
+                <w:t xml:space="preserve">N. Lazzerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Petitcorps</w:t>
+                <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Arnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">C. Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Montgelard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (6), pp.1755-1771. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 595, pp.128-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01235-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022100v1</w:t>
+                <w:t xml:space="preserve">hal-03378011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monthly mobility inferred from isoscapes and laser ablation strontium isotope ratios in caprine tooth enamel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of landscape features and flooding on the genetic structure of a small wetland rodent, the harvest mouse (Micromys minutus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Balter</w:t>
+                <w:t xml:space="preserve">Fabrice Darinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Petitcorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81923-z⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.1755-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124324v1</w:t>
+                <w:t xml:space="preserve">hal-04022100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating across the landscape: The energetic costs of natal dispersal in a large herbivore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+                <w:t xml:space="preserve">Monthly mobility inferred from isoscapes and laser ablation strontium isotope ratios in caprine tooth enamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lazzerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Grémillet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13098⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81923-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322454v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Date of death of domestic caprines assessed by oxygen isotopic analysis of developing molars: Implications for deciphering the calendar of pastoral activities in prehistory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsagaan Turbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 120, pp.105163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02934319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Season of death of domestic horses deposited in a ritual complex from Bronze Age Mongolia Insights from oxygen isotope time-series in tooth enamel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Accelerating across the landscape: The energetic costs of natal dispersal in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noost Bayarkhuu</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (1), pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02865051v1</w:t>
+                <w:t xml:space="preserve">hal-02322454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+                <w:t xml:space="preserve">Season of death of domestic horses deposited in a ritual complex from Bronze Age Mongolia Insights from oxygen isotope time-series in tooth enamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vital Azambourg</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noost Bayarkhuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.102387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-020-00196-7⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02861509v1</w:t>
+                <w:t xml:space="preserve">hal-02865051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond dispersal versus philopatry? Alternative behavioural tactics of juvenile roe deer in a heterogeneous landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Patin</w:t>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Atmeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vital Azambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06793⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-020-00196-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02618250v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing high and low: Can we detect horse altitudinal mobility using high‐resolution isotope ( δ 13 C and δ 15 N values) time series in tail hair? A case study in the Mongolian Altai</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Beyond dispersal versus philopatry? Alternative behavioural tactics of juvenile roe deer in a heterogeneous landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Marchina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bayarkhuu Noost</w:t>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Atmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8496⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (1), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02934344v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape homogenization due to agricultural intensification disrupts the relationship between reproductive success and main prey abundance in an avian predator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Terraube</w:t>
+                <w:t xml:space="preserve">Grazing high and low: Can we detect horse altitudinal mobility using high‐resolution isotope ( δ 13 C and δ 15 N values) time series in tail hair? A case study in the Mongolian Altai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Villers</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayden Chakarov</w:t>
+                <w:t xml:space="preserve">Bayarkhuu Noost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1), pp.31. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (19), pp.1512-1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12983-019-0331-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02934340v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02934344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat sonar and wing morphology predict species vertical niche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+                <w:t xml:space="preserve">Landscape homogenization due to agricultural intensification disrupts the relationship between reproductive success and main prey abundance in an avian predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Sumasgutner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Terraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayden Chakarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5102166⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12983-019-0331-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563996v2</w:t>
+                <w:t xml:space="preserve">mnhn-02934340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of landscape and time of year on bat-wind turbines collision risks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Bat sonar and wing morphology predict species vertical niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Disca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1787/20725302⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (5), pp.3242-3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5102166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564012v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic differentiation predicts body size divergence between island and mainland populations of common wall lizards (Podarcis muralis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Uller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Laakkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sozos Michaelides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey M While</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127 (4), pp.771-786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biolinnean/blz052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02934357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertheau</w:t>
+                <w:t xml:space="preserve">Influence of landscape and time of year on bat-wind turbines collision risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Disca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-018-0117-3⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (12), pp.2869-2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1787/20725302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01709675v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of dispersal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Greta Bocedi</w:t>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Legrand</w:t>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guillaume</w:t>
+                <w:t xml:space="preserve">Marianne Vargac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93 (1), pp.574-599. </w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-018-0117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02121041v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat flight height monitored from wind masts predicts mortality risk at wind farms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetics of dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjo Saastamoinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Bocedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.574-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563981v1</w:t>
+                <w:t xml:space="preserve">hal-02121041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GAMM to examine inter-individual heterogeneity in thermal performance curves for Natrix natrix indicates bet hedging strategy by mothers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Aubret</w:t>
+                <w:t xml:space="preserve">Bat flight height monitored from wind masts predicts mortality risk at wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Disca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215, pp.116-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986670v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity in temperate landscapes? A systematic review protocol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertheau</w:t>
+                <w:t xml:space="preserve">Using GAMM to examine inter-individual heterogeneity in thermal performance curves for Natrix natrix indicates bet hedging strategy by mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Vickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-016-0056-9⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01289132v1</w:t>
+                <w:t xml:space="preserve">hal-02986670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic movement simulator improves estimates of landscape connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity in temperate landscapes? A systematic review protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vargac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Callens</w:t>
+                <w:t xml:space="preserve">Nadine Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (8), pp.2203-2213. </w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (5), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/14-1690.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-016-0056-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02962808v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of quarrying on genetic diversity: an approach across landscapes and over time</w:t>
               </w:r>
@@ -4381,2571 +4381,2705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of a vulnerable species, the freshwater blenny (&amp;lt;em&amp;gt;Salaria fluviatilis&amp;lt;/em&amp;gt;)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic movement simulator improves estimates of landscape connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Laporte</w:t>
+                <w:t xml:space="preserve">J. Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">S. Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonhomme</w:t>
+                <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Magnan</w:t>
+                <w:t xml:space="preserve">T. Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (3), pp.571 - 581. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (8), pp.2203-2213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-014-0682-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/14-1690.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633160v1</w:t>
+                <w:t xml:space="preserve">hal-02962808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic structure of a vulnerable species, the freshwater blenny (&amp;lt;em&amp;gt;Salaria fluviatilis&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Morellet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cargnelutti</w:t>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.571 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-014-0682-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071556v1</w:t>
+                <w:t xml:space="preserve">hal-02633160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des caractéristiques et de l’intérêt agronomique de préparations simples de plantes, pour des productions fruitières, légumières et viticoles économes en intrants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A. Marchand</w:t>
+                <w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Isambert</w:t>
+                <w:t xml:space="preserve">N. Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jonis</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Eric Parveaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Chovelon</w:t>
+                <w:t xml:space="preserve">B. Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/rxc7-tx46⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1790), pp.20140873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631143v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperate or compete? Influence of sex and body size on sheltering behaviour in the wall lizard, Podarcis muralis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Aubret</w:t>
+                <w:t xml:space="preserve">Évaluation des caractéristiques et de l’intérêt agronomique de préparations simples de plantes, pour des productions fruitières, légumières et viticoles économes en intrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Tort</w:t>
+                <w:t xml:space="preserve">C.A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radika Michniewicz</w:t>
+                <w:t xml:space="preserve">M. Jonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Blanvillain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Eric Parveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003222⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rxc7-tx46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972146v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration as a key component of natal dispersal: dispersers explore more than philopatric individuals in roe deer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Lourtet</w:t>
+                <w:t xml:space="preserve">Cooperate or compete? Influence of sex and body size on sheltering behaviour in the wall lizard, Podarcis muralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coulon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélodie Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radika Michniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Blanvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.05.005⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151 (12-13), pp.1903-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02168114v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources Database 1 October 2011-30 November 2011.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Molecular Ecology Resources Editorial Office</w:t>
+                <w:t xml:space="preserve">Exploration as a key component of natal dispersal: dispersers explore more than philopatric individuals in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluana G Abreu</w:t>
+                <w:t xml:space="preserve">B. Lourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albaina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa E Apkenas</w:t>
+                <w:t xml:space="preserve">A. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03109.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (1), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685198v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum Sensing and Density-Dependent Dispersal in an Aquatic Model System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Fellous</w:t>
+                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources Database 1 October 2011-30 November 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Molecular Ecology Resources Editorial Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Duncan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Aluana G Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Kaltz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Albaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman J Alpermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa E Apkenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048436⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.374-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03109.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353392v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No difference between the sexes in fine-scale spatial genetic structure of roe deer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quorum Sensing and Density-Dependent Dispersal in an Aquatic Model System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Kaltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (12), pp.e14436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014436⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e48436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305014v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical methods in spatial genetics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">No difference between the sexes in fine-scale spatial genetic structure of roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04410.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.e14436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930291v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical methods in spatial genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Kjellander</w:t>
+                <w:t xml:space="preserve">Gilles Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0393⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (23), pp.4734-4756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04410.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241438v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for exploration behaviour in young roe deer (&amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;) prior to dispersal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. van Moorter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+                <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J.M. Hewison</w:t>
+                <w:t xml:space="preserve">Petter Kjellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Said</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Coulon</w:t>
+                <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275 (1646), pp.2025-2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428259v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Evidence for exploration behaviour in young roe deer (&amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;) prior to dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Moorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.M. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Bonenfant</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 275, pp.2025-2030</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428209v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the effects of landscape structure on roe deer (Capreolus capreolus) movements using a step selection function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
+                <w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kjellander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pettorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275, pp.2025-2030</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667405v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using radio-tracking and direct observation to estimate roe deer Capreolus capreolus density in a fragmented landscape: A pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Inferring the effects of landscape structure on roe deer (Capreolus capreolus) movements using a step selection function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2981/0909-6396(2007)13[313:URADOT]2.0.CO;2⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.603-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-008-9220-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601192v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Global Positioning System performance for wildlife monitoring using mobile collars and known reference points.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Using radio-tracking and direct observation to estimate roe deer Capreolus capreolus density in a fragmented landscape: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2193/2006-257⟩</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3), pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/0909-6396(2007)13[313:URADOT]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658237v1</w:t>
+                <w:t xml:space="preserve">hal-01601192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal is not female biased in a resource-defence mating ungulate, the European roe deer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing Global Positioning System performance for wildlife monitoring using mobile collars and known reference points.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (4), pp.1380-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2193/2006-257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657875v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial structure of roe deer populations: towards defining management units at a landscape scale.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Dispersal is not female biased in a resource-defence mating ungulate, the European roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Fuser</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1584), pp.341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2006.01229.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668777v1</w:t>
+                <w:t xml:space="preserve">hal-02657875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure is influenced by landscape features: empirical evidence from a roe deer population.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial structure of roe deer populations: towards defining management units at a landscape scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Zannèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Targhetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephane Aulagnier</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Fuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02861.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (6), pp.1087-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2006.01229.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663823v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape connectivity influences gene flow in a roe deer population inhabiting a fragmented landscape: an individual-based approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Cargnelutti</w:t>
+                <w:t xml:space="preserve">Genetic structure is influenced by landscape features: empirical evidence from a roe deer population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galan</w:t>
+                <w:t xml:space="preserve">Stephane Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1669-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02861.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape connectivity influences gene flow in a roe deer population inhabiting a fragmented landscape: an individual-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Angibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (9), pp.2841-2850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02253.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6955,279 +7089,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and plasticity of migration phenology in a mountain ungulate, the Alpine ibex Capra ibex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Ecological Society, Dec 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-biased dispersal in roe deer; the genetic point of view.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Roe deer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Jerez de la Frontera, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7237,65 +7371,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a patch?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Queru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7310,87 +7444,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a patch?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Queru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,1051 +7539,1051 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Belfast, Ireland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It's time to go: drivers of migration phenology in a mountain ungulate, the Alpine ibex Capra ibex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Anderwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals, Proximate and Ultimate Drivers of Animal Movement, Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How heterogeneous natal dispersal can be? The case of a roe deer population inhabiting a heterogeneous landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon research Conference - Movement Ecology of Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just walk away: evolution of directional bias in dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Travis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHNECS-IT Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity and in which context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution de l'appel à projet Ittecop 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Puteaux, France. pp.6, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : croiser expertises techniques, scientifiques et habitantes, pour cartographier ensemble le bocage bressuirais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01130658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : Trame bocagère, quelles fonctionnalités écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : quelles informations géographiques pour cartographier la trame bocagère dans le bressuirais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01130652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different landscape structures on male Roe deer gene flow in a mountain area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Targhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Roe deer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Jerez de la Frontera, Spain. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8459,156 +8593,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHNECS-IT : que sait-on du rôle d’habitat et de corridor des dépendances d’infrastructures de transport ? Retour sur trois revues systématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Fack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.36-56, 240-243, 2024, Synthèses, Sophie Bonin, 978-2-7592-3813-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04507256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8618,141 +8752,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal-borne sensors to study the demography and behavior of small species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Le Galliard; Jean-Marc Guarini; Françoise Gaill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors for Ecology: Towards Integrated Knowledge of Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, 43-61 p., 2012, 9782954168302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8762,100 +8896,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can context changes improve behavioral flexibility? Towards a better understanding of species adaptability to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.100019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8865,265 +8999,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It's time to go - Drivers and plasticity of migration phenology in a short-distance migratory ungulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Anderwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using accelerometers to infer behaviour of cryptic species in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège C Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9133,505 +9267,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protocoles expérimentaux en écologie. Principaux points clefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN), CESCO, Irstea. 2019, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04256506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivité longitudinale et potentiel d'Habitat des dépendances vertes en fonction de leur Nature, des Espèces et du Contexte : une revue Systématique sur les Infrastructures de Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04268786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'appel de France stratégie. Les revues systématiques comme élément de réponse à la crise de défiance envers l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils méthodologiques pour la réalisation d'une revue systématique à travers l'expérience de COHNECS-IT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2016 - 83, MNHN; Irstea; UPMC; Cerema; INRA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9641,100 +9775,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence du paysage sur la dispersion du chevreuil (Capreolus capreolus) en milieu fragmenté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse III - Paul Sabatier, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9744,105 +9878,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie évolutive des déplacements animaux en paysages hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Museum national d'Histoire naturelle (MNHN), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04904652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId301"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9989,51 +10123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Coulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Clake" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Demiralp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-026-11441-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05195586v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02123-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chassoulier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110960" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chauveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Anderwald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04607783v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beurier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13894" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0948" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2022.260103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roemer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Disca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.59" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. M. Hewison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cagnacci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2947" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazzerini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Petitcorps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01235-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tacail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81923-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06793" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarkhuu Noost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8496" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934340v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sumasgutner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayden Chakarov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0331-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563996v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5102166" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564012v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/20725302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Uller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Laakkonen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozos Michaelides" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M While" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Saastamoinen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bocedi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12356" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.09.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vickers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aben" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palmer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Callens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1690.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Flavenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0650-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0682-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marchand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Isambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Parveaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rxc7-tx46" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Tort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radika Michniewicz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blanvillain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003222" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourtet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4FQBGLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Molecular Ecology Resources Editorial Office" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluana G Abreu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman J Alpermann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E Apkenas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03109.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02353392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048436" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014436" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frantz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04410.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Gaillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0393" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428259v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Moorter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667405v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9220-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9FW8ZNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rames" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2007)13[313:URADOT]2.0.CO;2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2006-257" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL2G50LD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3329" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zann&#232;se" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Targhetta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fuser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01229.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663823v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02861.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J0RN5S5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346116v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Angibault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02253.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWRXBGQ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04357186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832625v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871040v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Queru" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871016v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04452373v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bassano" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919968v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bla&#382;ek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boutin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130652v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833928v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Targhetta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03696017v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611822v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608168v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291966v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818890v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-04904652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Coulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Clake" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Demiralp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-026-11441-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicvert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Knijf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Bried" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05195586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02123-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chassoulier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110960" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chauveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Anderwald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04607783v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beurier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0948" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2022.260103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roemer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Disca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.59" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. M. Hewison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cagnacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2947" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazzerini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darinot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Petitcorps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01235-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tacail" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81923-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13098" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06793" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarkhuu Noost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8496" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sumasgutner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayden Chakarov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0331-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563996v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5102166" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Uller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Laakkonen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozos Michaelides" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M While" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/20725302" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Saastamoinen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bocedi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.09.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vickers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Flavenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0650-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aben" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palmer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Callens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1690.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0682-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marchand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Isambert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Parveaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rxc7-tx46" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Tort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radika Michniewicz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blanvillain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourtet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4FQBGLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Molecular Ecology Resources Editorial Office" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluana G Abreu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman J Alpermann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E Apkenas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03109.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02353392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048436" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014436" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930291v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frantz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04410.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Gaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0393" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Moorter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9220-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9FW8ZNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rames" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2007)13[313:URADOT]2.0.CO;2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658237v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2006-257" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL2G50LD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3329" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668777v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zann&#232;se" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Targhetta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fuser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01229.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663823v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02861.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J0RN5S5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346116v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Angibault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02253.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWRXBGQ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04357186v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832625v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Queru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04452373v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bassano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130658v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bla&#382;ek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boutin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833928v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Targhetta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03696017v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611822v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818890v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-04904652v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>