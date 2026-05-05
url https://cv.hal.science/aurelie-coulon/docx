--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -455,6631 +455,6826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifesto for multidimensional ecological networks: a perspective to better account for the complexity of habitat loss and fragmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-scale distribution modeling of ocellated lizard (Timon lepidus), in a peri-urban landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+                <w:t xml:space="preserve">Johan Ludot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Paquier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Charrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (6), pp.110. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.e03724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-025-02123-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2025.e03724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05195586v1</w:t>
+                <w:t xml:space="preserve">mnhn-05591121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does artificial light interfere with the activity of nocturnal mammals? An experimental study using road underpasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersal in small organisms: “varied, many, and often ingenious methods”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Aulagnier</w:t>
+                <w:t xml:space="preserve">Frank W. Stearns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110960⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (6), pp.677-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-025-10365-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902685v1</w:t>
+                <w:t xml:space="preserve">mnhn-05591112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's time to go—Drivers and plasticity of migration phenology in a short‐distance migratory ungulate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Apollonio</w:t>
+                <w:t xml:space="preserve">Manifesto for multidimensional ecological networks: a perspective to better account for the complexity of habitat loss and fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.70031⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (6), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-025-02123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407311v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05195586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dries Bonte</w:t>
+                <w:t xml:space="preserve">Does artificial light interfere with the activity of nocturnal mammals? An experimental study using road underpasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chassoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622660v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the environmental drivers of corridors and predicting connectivity between seasonal ranges in multiple populations of Alpine ibex (Capra ibex) as tools for conserving migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">It's time to go—Drivers and plasticity of migration phenology in a short‐distance migratory ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Anderwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Beurier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (6), pp.1204-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607783v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vascular plants in temperate ecosystems? A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertheau</w:t>
+                <w:t xml:space="preserve">Identifying the environmental drivers of corridors and predicting connectivity between seasonal ranges in multiple populations of Alpine ibex (Capra ibex) as tools for conserving migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Toïgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Anderwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-024-00328-3⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (8), pp.e13894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04507240v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive tactics, birth timing and the risk-resource trade-off in an income breeder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chaval</w:t>
+                <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina B Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0948⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Diversity-dependence of dispersal: interspecific interactions determine spatial dynamics, 379 (1907), pp.20230127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291894v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazakh Variations for Herders and Animals in the Mongolian Altai: Methodological Contributions to the Study of Nomadic Pastoralism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vascular plants in temperate ecosystems? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Fack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Percevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomadic Peoples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3197/np.2022.260103⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-024-00328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864602v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04507240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
+                <w:t xml:space="preserve">Reproductive tactics, birth timing and the risk-resource trade-off in an income breeder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2009), pp.20230948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435073v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local landscape and time of year on bat-road collision risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+                <w:t xml:space="preserve">Kazakh Variations for Herders and Animals in the Mongolian Altai: Methodological Contributions to the Study of Nomadic Pastoralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.59⟩</w:t>
+              <w:t xml:space="preserve">Nomadic Peoples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.33-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/np.2022.260103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906998v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in condition dependence of natal dispersal in a large herbivore: dispersal propensity and distance are decoupled</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+                <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2947⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201745v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isotope record (δ13C, δ18O) of vertical mobility in incremental tissues (tooth enamel, hair) of modern livestock: A reference set from the Mongolian Altai</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Fiorillo</w:t>
+                <w:t xml:space="preserve">Sex differences in condition dependence of natal dispersal in a large herbivore: dispersal propensity and distance are decoupled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. M. Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.04.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1946), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378011v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of landscape features and flooding on the genetic structure of a small wetland rodent, the harvest mouse (Micromys minutus)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Arnal</w:t>
+                <w:t xml:space="preserve">Influence of local landscape and time of year on bat-road collision risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Disca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01235-5⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022100v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monthly mobility inferred from isoscapes and laser ablation strontium isotope ratios in caprine tooth enamel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">The isotope record (δ13C, δ18O) of vertical mobility in incremental tissues (tooth enamel, hair) of modern livestock: A reference set from the Mongolian Altai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81923-z⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 595, pp.128-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124324v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Date of death of domestic caprines assessed by oxygen isotopic analysis of developing molars: Implications for deciphering the calendar of pastoral activities in prehistory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Effects of landscape features and flooding on the genetic structure of a small wetland rodent, the harvest mouse (Micromys minutus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Darinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Petitcorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsagaan Turbat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.105163. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.1755-1771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02934319v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating across the landscape: The energetic costs of natal dispersal in a large herbivore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Benoit</w:t>
+                <w:t xml:space="preserve">Monthly mobility inferred from isoscapes and laser ablation strontium isotope ratios in caprine tooth enamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+                <w:t xml:space="preserve">V. Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grémillet</w:t>
+                <w:t xml:space="preserve">T. Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (1), pp.173-185. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.2277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81923-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322454v1</w:t>
+                <w:t xml:space="preserve">hal-03124324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Season of death of domestic horses deposited in a ritual complex from Bronze Age Mongolia Insights from oxygen isotope time-series in tooth enamel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Date of death of domestic caprines assessed by oxygen isotopic analysis of developing molars: Implications for deciphering the calendar of pastoral activities in prehistory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsagaan Turbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marchina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noost Bayarkhuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.102387. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.105163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865051v1</w:t>
+                <w:t xml:space="preserve">mnhn-02934319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+                <w:t xml:space="preserve">Accelerating across the landscape: The energetic costs of natal dispersal in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Villemey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vital Azambourg</w:t>
+                <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.13. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (1), pp.173-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-020-00196-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861509v1</w:t>
+                <w:t xml:space="preserve">hal-02322454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond dispersal versus philopatry? Alternative behavioural tactics of juvenile roe deer in a heterogeneous landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Season of death of domestic horses deposited in a ritual complex from Bronze Age Mongolia Insights from oxygen isotope time-series in tooth enamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Ducros</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+                <w:t xml:space="preserve">Noost Bayarkhuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06793⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.102387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618250v1</w:t>
+                <w:t xml:space="preserve">hal-02865051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing high and low: Can we detect horse altitudinal mobility using high‐resolution isotope ( δ 13 C and δ 15 N values) time series in tail hair? A case study in the Mongolian Altai</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for vertebrates in temperate ecosystems? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bayarkhuu Noost</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vital Azambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8496⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-020-00196-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02934344v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape homogenization due to agricultural intensification disrupts the relationship between reproductive success and main prey abundance in an avian predator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond dispersal versus philopatry? Alternative behavioural tactics of juvenile roe deer in a heterogeneous landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Sumasgutner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nayden Chakarov</w:t>
+                <w:t xml:space="preserve">Kamal Atmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12983-019-0331-z⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (1), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02934340v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat sonar and wing morphology predict species vertical niche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+                <w:t xml:space="preserve">Grazing high and low: Can we detect horse altitudinal mobility using high‐resolution isotope ( δ 13 C and δ 15 N values) time series in tail hair? A case study in the Mongolian Altai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lazzerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayarkhuu Noost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5102166⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (19), pp.1512-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563996v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02934344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation predicts body size divergence between island and mainland populations of common wall lizards (Podarcis muralis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape homogenization due to agricultural intensification disrupts the relationship between reproductive success and main prey abundance in an avian predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Sumasgutner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Uller</w:t>
+                <w:t xml:space="preserve">Julien Terraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Laakkonen</w:t>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sozos Michaelides</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Nayden Chakarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz052⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12983-019-0331-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02934357v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02934340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of landscape and time of year on bat-wind turbines collision risks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Bat sonar and wing morphology predict species vertical niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Disca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1787/20725302⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (5), pp.3242-3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5102166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564012v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Villemey</w:t>
+                <w:t xml:space="preserve">Genetic differentiation predicts body size divergence between island and mainland populations of common wall lizards (Podarcis muralis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Uller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+                <w:t xml:space="preserve">Hanna Laakkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vargac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertheau</w:t>
+                <w:t xml:space="preserve">Sozos Michaelides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M While</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-018-0117-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), pp.771-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01709675v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02934357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of dispersal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of landscape and time of year on bat-wind turbines collision risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Disca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12356⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (12), pp.2869-2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1787/20725302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121041v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat flight height monitored from wind masts predicts mortality risk at wind farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Disca</w:t>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for insects in temperate landscapes? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vargac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-018-0117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02563981v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GAMM to examine inter-individual heterogeneity in thermal performance curves for Natrix natrix indicates bet hedging strategy by mothers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetics of dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjo Saastamoinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew Vickers</w:t>
+                <w:t xml:space="preserve">Greta Bocedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.574-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986670v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity in temperate landscapes? A systematic review protocol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertheau</w:t>
+                <w:t xml:space="preserve">Bat flight height monitored from wind masts predicts mortality risk at wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Disca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (5), pp.5. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215, pp.116-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13750-016-0056-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01289132v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of quarrying on genetic diversity: an approach across landscapes and over time</w:t>
+                <w:t xml:space="preserve">Using GAMM to examine inter-individual heterogeneity in thermal performance curves for Natrix natrix indicates bet hedging strategy by mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Flavenot</w:t>
+                <w:t xml:space="preserve">Mathew Vickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fellous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Baguette</w:t>
+                <w:t xml:space="preserve">Fabien Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-014-0650-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629891v1</w:t>
+                <w:t xml:space="preserve">hal-02986670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic movement simulator improves estimates of landscape connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity in temperate landscapes? A systematic review protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vargac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Callens</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/14-1690.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (5), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13750-016-0056-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02962808v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of a vulnerable species, the freshwater blenny (&amp;lt;em&amp;gt;Salaria fluviatilis&amp;lt;/em&amp;gt;)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Impact of quarrying on genetic diversity: an approach across landscapes and over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Flavenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (3), pp.571 - 581. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-014-0682-0⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.181-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-014-0650-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633160v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Cargnelutti</w:t>
+                <w:t xml:space="preserve">A stochastic movement simulator improves estimates of landscape connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (8), pp.2203-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-1690.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071556v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des caractéristiques et de l’intérêt agronomique de préparations simples de plantes, pour des productions fruitières, légumières et viticoles économes en intrants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Chovelon</w:t>
+                <w:t xml:space="preserve">Genetic structure of a vulnerable species, the freshwater blenny (&amp;lt;em&amp;gt;Salaria fluviatilis&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/rxc7-tx46⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.571 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-014-0682-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631143v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperate or compete? Influence of sex and body size on sheltering behaviour in the wall lizard, Podarcis muralis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003222⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1790), pp.20140873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972146v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration as a key component of natal dispersal: dispersers explore more than philopatric individuals in roe deer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperate or compete? Influence of sex and body size on sheltering behaviour in the wall lizard, Podarcis muralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radika Michniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Blanvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.05.005⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151 (12-13), pp.1903-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02168114v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources Database 1 October 2011-30 November 2011.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa E Apkenas</w:t>
+                <w:t xml:space="preserve">Évaluation des caractéristiques et de l’intérêt agronomique de préparations simples de plantes, pour des productions fruitières, légumières et viticoles économes en intrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Eric Parveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03109.x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rxc7-tx46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685198v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum Sensing and Density-Dependent Dispersal in an Aquatic Model System</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration as a key component of natal dispersal: dispersers explore more than philopatric individuals in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lourtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048436⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (1), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353392v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No difference between the sexes in fine-scale spatial genetic structure of roe deer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Coulon</w:t>
+                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources Database 1 October 2011-30 November 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Molecular Ecology Resources Editorial Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aluana G Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman J Alpermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Galan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+                <w:t xml:space="preserve">Vanessa E Apkenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014436⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.374-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03109.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305014v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical methods in spatial genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quorum Sensing and Density-Dependent Dispersal in an Aquatic Model System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guillot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Frantz</w:t>
+                <w:t xml:space="preserve">Oliver Kaltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04410.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e48436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930291v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No difference between the sexes in fine-scale spatial genetic structure of roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M Gaillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0393⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.e14436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241438v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for exploration behaviour in young roe deer (&amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;) prior to dispersal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical methods in spatial genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (23), pp.4734-4756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04410.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428259v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J.M. Hewison</w:t>
+                <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Kjellander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kjellander</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Bonenfant</w:t>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 275, pp.2025-2030</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 275 (1646), pp.2025-2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428209v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the effects of landscape structure on roe deer (Capreolus capreolus) movements using a step selection function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Evidence for exploration behaviour in young roe deer (&amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;) prior to dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Moorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulard Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+                <w:t xml:space="preserve">A.J.M. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667405v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using radio-tracking and direct observation to estimate roe deer Capreolus capreolus density in a fragmented landscape: A pilot study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kjellander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pettorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rames</w:t>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275, pp.2025-2030</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601192v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Global Positioning System performance for wildlife monitoring using mobile collars and known reference points.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Inferring the effects of landscape structure on roe deer (Capreolus capreolus) movements using a step selection function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 71 (4), pp.1380-1387. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.603-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2193/2006-257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-008-9220-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658237v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal is not female biased in a resource-defence mating ungulate, the European roe deer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using radio-tracking and direct observation to estimate roe deer Capreolus capreolus density in a fragmented landscape: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3329⟩</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3), pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/0909-6396(2007)13[313:URADOT]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657875v1</w:t>
+                <w:t xml:space="preserve">hal-01601192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial structure of roe deer populations: towards defining management units at a landscape scale.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Testing Global Positioning System performance for wildlife monitoring using mobile collars and known reference points.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Targhetta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Fuser</w:t>
+                <w:t xml:space="preserve">Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (4), pp.1380-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2193/2006-257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2006.01229.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668777v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure is influenced by landscape features: empirical evidence from a roe deer population.</w:t>
+                <w:t xml:space="preserve">Dispersal is not female biased in a resource-defence mating ungulate, the European roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Aulagnier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02861.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1584), pp.341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663823v1</w:t>
+                <w:t xml:space="preserve">hal-02657875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape connectivity influences gene flow in a roe deer population inhabiting a fragmented landscape: an individual-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Coulon</w:t>
+                <w:t xml:space="preserve">Spatial structure of roe deer populations: towards defining management units at a landscape scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Zannèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Targhetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Cosson</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Simonetta Fuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (6), pp.1087-1097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Angibault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2006.01229.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">M. Galan</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic structure is influenced by landscape features: empirical evidence from a roe deer population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1669-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02861.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape connectivity influences gene flow in a roe deer population inhabiting a fragmented landscape: an individual-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Angibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (9), pp.2841-2850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02253.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7089,279 +7284,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and plasticity of migration phenology in a mountain ungulate, the Alpine ibex Capra ibex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Ecological Society, Dec 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-biased dispersal in roe deer; the genetic point of view.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Roe deer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Jerez de la Frontera, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7371,65 +7566,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a patch?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Queru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,87 +7639,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a patch?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Queru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,1051 +7734,1051 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Belfast, Ireland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It's time to go: drivers of migration phenology in a mountain ungulate, the Alpine ibex Capra ibex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Anderwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals, Proximate and Ultimate Drivers of Animal Movement, Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How heterogeneous natal dispersal can be? The case of a roe deer population inhabiting a heterogeneous landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon research Conference - Movement Ecology of Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just walk away: evolution of directional bias in dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Travis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHNECS-IT Can linear transportation infrastructure verges constitute a habitat and/or a corridor for biodiversity and in which context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution de l'appel à projet Ittecop 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Puteaux, France. pp.6, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : croiser expertises techniques, scientifiques et habitantes, pour cartographier ensemble le bocage bressuirais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01130658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : Trame bocagère, quelles fonctionnalités écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multi-Échelle des Lisières, pour la réalisation de la trame verte bocagère en Poitou-Charentes : quelles informations géographiques pour cartographier la trame bocagère dans le bressuirais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DIVA Amiens, octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amiens, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01130652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different landscape structures on male Roe deer gene flow in a mountain area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Targhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Roe deer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Jerez de la Frontera, Spain. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8593,156 +8788,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHNECS-IT : que sait-on du rôle d’habitat et de corridor des dépendances d’infrastructures de transport ? Retour sur trois revues systématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Fack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.36-56, 240-243, 2024, Synthèses, Sophie Bonin, 978-2-7592-3813-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04507256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8752,141 +8947,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal-borne sensors to study the demography and behavior of small species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Le Galliard; Jean-Marc Guarini; Françoise Gaill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors for Ecology: Towards Integrated Knowledge of Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, 43-61 p., 2012, 9782954168302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8896,100 +9091,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can context changes improve behavioral flexibility? Towards a better understanding of species adaptability to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.100019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8999,265 +9194,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It's time to go - Drivers and plasticity of migration phenology in a short-distance migratory ungulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Anderwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using accelerometers to infer behaviour of cryptic species in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège C Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Debeffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9267,505 +9462,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protocoles expérimentaux en écologie. Principaux points clefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN), CESCO, Irstea. 2019, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04256506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivité longitudinale et potentiel d'Habitat des dépendances vertes en fonction de leur Nature, des Espèces et du Contexte : une revue Systématique sur les Infrastructures de Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04268786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'appel de France stratégie. Les revues systématiques comme élément de réponse à la crise de défiance envers l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils méthodologiques pour la réalisation d'une revue systématique à travers l'expérience de COHNECS-IT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vargac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2016 - 83, MNHN; Irstea; UPMC; Cerema; INRA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9775,100 +9970,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence du paysage sur la dispersion du chevreuil (Capreolus capreolus) en milieu fragmenté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse III - Paul Sabatier, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9878,105 +10073,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie évolutive des déplacements animaux en paysages hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Museum national d'Histoire naturelle (MNHN), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04904652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10123,51 +10318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Coulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Clake" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Demiralp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-026-11441-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicvert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Knijf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Bried" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05195586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02123-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chassoulier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110960" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chauveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Anderwald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04607783v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beurier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0948" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2022.260103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roemer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Disca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.59" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. M. Hewison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cagnacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2947" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazzerini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darinot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Petitcorps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01235-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tacail" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81923-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13098" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06793" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarkhuu Noost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8496" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sumasgutner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayden Chakarov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0331-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563996v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5102166" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Uller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Laakkonen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozos Michaelides" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M While" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/20725302" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Saastamoinen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bocedi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.09.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vickers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.11.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Flavenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0650-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aben" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palmer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Callens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1690.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0682-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marchand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Isambert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Parveaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rxc7-tx46" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Tort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radika Michniewicz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blanvillain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourtet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4FQBGLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Molecular Ecology Resources Editorial Office" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluana G Abreu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman J Alpermann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E Apkenas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03109.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02353392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048436" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014436" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930291v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frantz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04410.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Gaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0393" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Moorter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9220-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9FW8ZNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rames" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2007)13[313:URADOT]2.0.CO;2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658237v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2006-257" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL2G50LD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3329" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668777v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zann&#232;se" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Targhetta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fuser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01229.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663823v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02861.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J0RN5S5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346116v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Angibault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02253.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWRXBGQ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04357186v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832625v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Queru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04452373v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bassano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130658v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bla&#382;ek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boutin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833928v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Targhetta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03696017v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611822v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291966v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818890v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-04904652v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Coulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.13435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05494413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Clake" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Demiralp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-026-11441-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nicvert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert de Knijf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Bried" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05591121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ludot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e03724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05591112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W. Stearns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-025-10365-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05195586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-025-02123-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04902685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chassoulier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110960" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chauveau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Anderwald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04607783v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beurier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13894" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benoit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0948" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2022.260103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. M. Hewison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cagnacci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2947" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roemer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Disca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazzerini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Darinot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Petitcorps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01235-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tacail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81923-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105163" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13098" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06793" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarkhuu Noost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8496" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934340v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sumasgutner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayden Chakarov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0331-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563996v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5102166" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Uller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Laakkonen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozos Michaelides" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M While" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/20725302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Saastamoinen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bocedi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12356" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Vickers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.11.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Flavenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0650-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aben" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palmer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Callens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1690.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-014-0682-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Tort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radika Michniewicz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blanvillain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003222" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marchand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Isambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Parveaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rxc7-tx46" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourtet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4FQBGLJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Molecular Ecology Resources Editorial Office" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluana G Abreu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman J Alpermann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E Apkenas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03109.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02353392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048436" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014436" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frantz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04410.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Gaillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0393" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428259v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Moorter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9220-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9FW8ZNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601192v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rames" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2007)13[313:URADOT]2.0.CO;2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658237v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2006-257" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL2G50LD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3329" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zann&#232;se" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Targhetta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fuser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01229.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663823v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02861.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J0RN5S5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cosson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Angibault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02253.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWRXBGQ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04357186v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832625v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871040v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Queru" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871016v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04452373v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bassano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919968v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785356v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130658v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bla&#382;ek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boutin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093205v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boutin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833928v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Targhetta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03696017v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611822v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608168v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04291966v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge C Bonnot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268786v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818890v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-04904652v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>