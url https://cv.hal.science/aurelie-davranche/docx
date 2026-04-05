--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -861,282 +861,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02447073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of surface and underwater nocturnal spectral irradiance with the presence of clouds in urban and peri-urban wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Secondi</w:t>
+                <w:t xml:space="preserve">Dynamique de la mangrove de la région du Sud-ouest de Madagascar face aux actions anthropiques et au changement climatique. L’exemple des formations à palétuviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Dupont</w:t>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires d'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.41-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643179v1</w:t>
+                <w:t xml:space="preserve">hal-02872866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la mangrove de la région du Sud-ouest de Madagascar face aux actions anthropiques et au changement climatique. L’exemple des formations à palétuviers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+                <w:t xml:space="preserve">Variability of surface and underwater nocturnal spectral irradiance with the presence of clouds in urban and peri-urban wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+                <w:t xml:space="preserve">Valentin Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires d'Afrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0186808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872866v1</w:t>
+                <w:t xml:space="preserve">hal-01643179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of living (Rose Bengal stained) benthic foraminifera in the Loire estuary (western France)</w:t>
               </w:r>
@@ -1415,64 +1415,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique récente et modèles d'évolution des mangroves de la région de Toliara-Madagascar (cas de Manombo-Fitsitike)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangroves sous pressions : quel destin pour ces écosystèmes dans le sud-ouest malgache? Cas d’Ankiembe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,77 +2087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique récente des mangroves de la région de Toliara (Madagascar) par télédétection satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2189,329 +2189,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique récente de la mangrove de Manombo-Fitsitiky (SW Madagascar) par télédétection satellitaire. Entre extension globale, rétraction et fragilisation localisée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
+                <w:t xml:space="preserve">Un modèle pluie-débit pour l'aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antsirabe, Madagascar</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à Gérard Moguedet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348871v1</w:t>
+                <w:t xml:space="preserve">hal-00958624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle pluie-débit pour l'aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+                <w:t xml:space="preserve">La dynamique récente de la mangrove de Manombo-Fitsitiky (SW Madagascar) par télédétection satellitaire. Entre extension globale, rétraction et fragilisation localisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à Gérard Moguedet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France. pp.181-194</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958624v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pluie-débit pour l’aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,51 +2833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements d’occupation et d’usage du sol, des processus multidimensionnels complexes qui affectent la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathevet R.; Godet L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une géographie de la conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06972-2</w:t>
@@ -3099,51 +3099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B5D273B"/>
+    <w:nsid w:val="40860143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3330,51 +3330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-davranche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9969-1072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128191929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Percel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Farau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-025-02051-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Willm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Redmond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192210" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andriatsiaronandroy Onjanamboara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude N Ta&#239;bi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jo-Fienena F&#233;licit&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01643179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186808" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233;e Rejo-Fienena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9GMZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Besnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.10.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejo-Fienena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amiot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nessling.fi/symposiot/2010/abstracts.html#davranche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00292694v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-davranche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9969-1072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128191929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Percel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Farau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-025-02051-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Willm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Redmond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192210" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andriatsiaronandroy Onjanamboara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude N Ta&#239;bi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jo-Fienena F&#233;licit&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233;e Rejo-Fienena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01643179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9GMZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01161554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Besnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maugenest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.02.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.10.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejo-Fienena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amiot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nessling.fi/symposiot/2010/abstracts.html#davranche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00292694v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>