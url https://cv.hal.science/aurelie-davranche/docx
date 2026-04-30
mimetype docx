--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -3099,51 +3099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40860143"/>
+    <w:nsid w:val="84D198ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>