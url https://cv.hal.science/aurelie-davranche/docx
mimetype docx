--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -3099,51 +3099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84D198ED"/>
+    <w:nsid w:val="36406AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>