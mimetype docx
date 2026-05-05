--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -586,425 +586,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les édupreneurs et leurs territoires : au-delà de la privatisation, une mutation profonde des paysages éducatifs mondiaux</w:t>
+                <w:t xml:space="preserve">La lutte contre l’artificialisation des sols en France, de la loi ZAN aux territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mary</w:t>
+                <w:t xml:space="preserve">Raphaël Languillon-Aussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-regionaux/la-france-des-territoires-en-mutation/articles-scientifiques/la-lutte-contre-lartificialisation-des-sols-en-france-loi-zan-trace-territoires</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441386v1</w:t>
+                <w:t xml:space="preserve">hal-05396858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre l’artificialisation des sols en France, de la loi ZAN aux territoires.</w:t>
+                <w:t xml:space="preserve">PERI‐URBAN EXTRACTIVISM: The Political Economy of ‘Cheap Sprawl’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Languillon-Aussel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.1040 - 1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-2427.13334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396858v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERI‐URBAN EXTRACTIVISM: The Political Economy of ‘Cheap Sprawl’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouveaux fronts pionniers de l’éducation : développement exponentiel des privatisations et émergence des édupreneur-es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279418v1</w:t>
+                <w:t xml:space="preserve">hal-05424011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux fronts pionniers de l’éducation : développement exponentiel des privatisations et émergence des édupreneur-es</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les édupreneurs et leurs territoires : au-delà de la privatisation, une mutation profonde des paysages éducatifs mondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Mary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Delage</w:t>
+                <w:t xml:space="preserve">Kevin Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 296 (3), pp.19-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424011v1</w:t>
+                <w:t xml:space="preserve">hal-05441386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition écologique et justice spatiale - Une analyse par les financements publics dans la région Occitanie</w:t>
               </w:r>
@@ -1109,537 +1109,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle(s) géographie(s) de l’éducation ? Plaidoyer pour une approche in-disciplinée de l’éducation en géographie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’« exode urbain », extension du domaine de la rente »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03764668v1</w:t>
+                <w:t xml:space="preserve">hal-03764728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'« exode urbain », extension du domaine de la rente</w:t>
+                <w:t xml:space="preserve">Dans les interstices. Les écoles alternatives dans les espaces ruraux français, nouvel horizon des entrepreneurs éducatifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 41 (2), pp.127-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.041.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713610v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03948464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les interstices. Les écoles alternatives dans les espaces ruraux français, nouvel horizon des entrepreneurs éducatifs.</w:t>
+                <w:t xml:space="preserve">L'« exode urbain », extension du domaine de la rente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Riffard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03948464v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les interstices. Les écoles alternatives dans les espaces ruraux français, nouvel horizon des entrepreneurs éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Concurrencer l'école publique ?, N° 41 (2), pp.127-154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.041.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04137878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« exode urbain », extension du domaine de la rente »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle(s) géographie(s) de l’éducation ? Plaidoyer pour une approche in-disciplinée de l’éducation en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 746 (4), pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.746.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764728v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03764668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière l’« exode urbain », l’accaparement foncier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2409,51 +2409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements et reconfigurations du rapport à l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,64 +3065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2023, Cursus, 978-2-200-63345-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3273,51 +3273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand confinement : la crise de l'urbanisation planétaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3393,77 +3393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo-Municipalism: A Political Alternative for French Rural Declining Areas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISA and RC21, Jul 2025, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3488,64 +3488,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New frontiers in education: exponential development of privatizations and emergence of edupreneurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3622,51 +3622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La proximité comme projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les colloques de Cerisy, Sep 2025, Cerisy-la- Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3685,273 +3685,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Musical Chairs. How Foundational Economy is taken in charge by the Third-Party Stakeholders in a Left-Behind Small Town</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des édupreneurs malgré eux? Les porteurs de projet des écoles alternatives rurales en Occitanie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Urban Affairs Association, Apr 2024, New York City, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Capitalisme et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715668v1</w:t>
+                <w:t xml:space="preserve">hal-04800124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des édupreneurs malgré eux? Les porteurs de projet des écoles alternatives rurales en Occitanie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Schooling in left-behind places: from austerity to alternative education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Capitalisme et Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Urban Affairs Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urban Affairs Association, Apr 2024, New York City (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800124v1</w:t>
+                <w:t xml:space="preserve">hal-04731552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schooling in left-behind places: from austerity to alternative education</w:t>
+                <w:t xml:space="preserve">Beyond Musical Chairs. How Foundational Economy is taken in charge by the Third-Party Stakeholders in a Left-Behind Small Town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Nafaa</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Urban Affairs Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Urban Affairs Association, Apr 2024, New York City (NY), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urban Affairs Association, Apr 2024, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731552v1</w:t>
+                <w:t xml:space="preserve">hal-04715668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi parle la presse française lorsqu’elle dit « exode urbain » ? D’une revalorisation symbolique des campagnes jusqu’aux discours accompagnant leur réintroduction dans le marché : une transition discursive majeure.</w:t>
               </w:r>
@@ -3989,51 +3989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Serafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4071,51 +4071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling in the Gaps. Alternative schools in French rural areas: from the dismantling of public education to a new horizon for educational entrepreneurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American Geographers Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of American Geographers; Panel Political Learning, Polotical Education, and Spaces Beyond the School (organized by the Critical Geographies of Education Specialty Group), Mar 2023, Denver (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4235,51 +4235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the &amp;quot;Urban Exodus&amp;quot; Rebalance French Territorial Inequalities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American Geographers Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Panel Urban Exodus? Migration Responses to the Covid-19 pandemic, implications for places down the urban hierarchy (organized by P. Nelson), Mar 2023, Denver (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4317,51 +4317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pandemic and «Left Behind» Places: Can the &amp;quot;Urban Exodus&amp;quot; rebalance French Territorial Inequalities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Conference on Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4399,51 +4399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De camions en châteaux ambulants : ce que la crise sanitaire change (ou pas) aux mobilités résidentielles. Déconstruire le récit de l’ « exode urbain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loger mobiles. Le logement au défi des mobilités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mireille Appel-Muller, Sylvain Allemand, Olivier Lecointe, Jean-Baptiste Marie, Jun 2022, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4468,77 +4468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi les écoles alternatives sont-elles le nom ? Une approche par les territoires périphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école primaire au XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cergy, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Popsu Territoires. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5351,51 +5351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFCC30D1"/>
+    <w:nsid w:val="198E9B92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5499,51 +5499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A9A000F4"/>
+    <w:nsid w:val="D7EF2CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5647,51 +5647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AA775E5"/>
+    <w:nsid w:val="D280238C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5795,51 +5795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8D1ABE52"/>
+    <w:nsid w:val="25FB624B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-delage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2003-9741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441386v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13334" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lectard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Riffard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leostic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4589" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/re-penser-les-politiques-urbaines-retour-sur-vingt-a1489.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Mamou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;treau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kopczynksa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Serafino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01859765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-delage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2003-9741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13334" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lectard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Riffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leostic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4589" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/re-penser-les-politiques-urbaines-retour-sur-vingt-a1489.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Mamou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;treau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kopczynksa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Serafino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01859765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>