--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1109,51 +1109,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« exode urbain », extension du domaine de la rente »</w:t>
+                <w:t xml:space="preserve">L'« exode urbain », extension du domaine de la rente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousseau</w:t>
@@ -1167,51 +1167,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764728v1</w:t>
+                <w:t xml:space="preserve">hal-03713610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les interstices. Les écoles alternatives dans les espaces ruraux français, nouvel horizon des entrepreneurs éducatifs.</w:t>
               </w:r>
@@ -1295,217 +1295,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03948464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'« exode urbain », extension du domaine de la rente</w:t>
+                <w:t xml:space="preserve">Dans les interstices. Les écoles alternatives dans les espaces ruraux français, nouvel horizon des entrepreneurs éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Riffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Concurrencer l'école publique ?, N° 41 (2), pp.127-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.041.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713610v1</w:t>
+                <w:t xml:space="preserve">halshs-04137878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les interstices. Les écoles alternatives dans les espaces ruraux français, nouvel horizon des entrepreneurs éducatifs</w:t>
+                <w:t xml:space="preserve">L’« exode urbain », extension du domaine de la rente »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Riffard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04137878v1</w:t>
+                <w:t xml:space="preserve">hal-03764728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) géographie(s) de l’éducation ? Plaidoyer pour une approche in-disciplinée de l’éducation en géographie</w:t>
               </w:r>
@@ -3931,230 +3931,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi parle la presse française lorsqu’elle dit « exode urbain » ? D’une revalorisation symbolique des campagnes jusqu’aux discours accompagnant leur réintroduction dans le marché : une transition discursive majeure.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filling in the Gaps. Alternative schools in French rural areas: from the dismantling of public education to a new horizon for educational entrepreneurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Max Rousseau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Association of American Geographers Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American Geographers; Panel Political Learning, Polotical Education, and Spaces Beyond the School (organized by the Critical Geographies of Education Specialty Group), Mar 2023, Denver (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146154v1</w:t>
+                <w:t xml:space="preserve">halshs-04137917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling in the Gaps. Alternative schools in French rural areas: from the dismantling of public education to a new horizon for educational entrepreneurs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De quoi parle la presse française lorsqu’elle dit « exode urbain » ? D’une revalorisation symbolique des campagnes jusqu’aux discours accompagnant leur réintroduction dans le marché : une transition discursive majeure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Kopczynksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Serafino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Nafaa</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of American Geographers Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of American Geographers; Panel Political Learning, Polotical Education, and Spaces Beyond the School (organized by the Critical Geographies of Education Specialty Group), Mar 2023, Denver (CO), United States</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04137917v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies résidentielles et sens du placement des populations précaires dans le marché du mal logement de trois petites villes d'Occitanie</w:t>
               </w:r>
@@ -5351,51 +5351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="198E9B92"/>
+    <w:nsid w:val="3AB170D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5499,51 +5499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D7EF2CEE"/>
+    <w:nsid w:val="D74FF533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5647,51 +5647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D280238C"/>
+    <w:nsid w:val="F62265A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5795,51 +5795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25FB624B"/>
+    <w:nsid w:val="5A5ACE7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-delage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2003-9741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13334" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lectard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Riffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leostic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4589" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/re-penser-les-politiques-urbaines-retour-sur-vingt-a1489.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Mamou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;treau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kopczynksa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Serafino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01859765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-delage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2003-9741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Languillon-Aussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.13334" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;du" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lectard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Riffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.746.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leostic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4589" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/re-penser-les-politiques-urbaines-retour-sur-vingt-a1489.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Mamou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;treau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kopczynksa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Serafino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01859765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>